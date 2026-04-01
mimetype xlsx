--- v1 (2026-02-08)
+++ v2 (2026-04-01)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1746" uniqueCount="645">
   <si>
     <t>Operation_Unique_Identifier</t>
   </si>
   <si>
     <t>Operation_Local_Identifier</t>
   </si>
   <si>
     <t>Operation_Name_English</t>
   </si>
   <si>
     <t>Operation_Name_Programme_Language</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Operation_Start_Date</t>
   </si>
   <si>
     <t>Operation_End_Date</t>
   </si>
   <si>
     <t>Cofinancing_Rate</t>
   </si>
   <si>
@@ -135,153 +135,1860 @@
   <si>
     <t>NUTS3_Code</t>
   </si>
   <si>
     <t>Programming_Period</t>
   </si>
   <si>
     <t>Operation_Summary_English</t>
   </si>
   <si>
     <t>Operation_Summary_Programme_Language</t>
   </si>
   <si>
     <t>ManagingAuthority</t>
   </si>
   <si>
     <t>Image_URL</t>
   </si>
   <si>
     <t>InfoRegio_ID</t>
   </si>
   <si>
     <t>InfoRegio_URL</t>
   </si>
   <si>
+    <t>CountryCode</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525655</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525712</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525694</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525653</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525713</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525639</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525703</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525725</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525731</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525668</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525738</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525640</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525654</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525700</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525680</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525709</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525657</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525707</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525702</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525659</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525672</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525684</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525705</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525730</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525636</t>
+  </si>
+  <si>
     <t>https://linkedopendata.eu/entity/Q7420753</t>
   </si>
   <si>
+    <t>https://linkedopendata.eu/entity/Q7525737</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525677</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525632</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525735</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525706</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525724</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525739</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525683</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525665</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525714</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525715</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525762</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525669</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525651</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525664</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525749</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525650</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525741</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525689</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525729</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525732</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525686</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525740</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525660</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525718</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525666</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525634</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525704</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525690</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525736</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525695</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525658</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525734</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525663</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525688</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525635</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525656</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525687</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525733</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525667</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525717</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525716</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525652</t>
+  </si>
+  <si>
     <t>https://linkedopendata.eu/entity/Q7420752</t>
   </si>
   <si>
+    <t>https://linkedopendata.eu/entity/Q7525633</t>
+  </si>
+  <si>
+    <t>2021DK16JTPR001_FRO-24-0091</t>
+  </si>
+  <si>
+    <t>2021DK05SFPR001_SFSS-22-0002</t>
+  </si>
+  <si>
+    <t>2021DK16RFPR001_RFO-23-0027</t>
+  </si>
+  <si>
+    <t>2021DK05SFPR001_SFSL-24-0010</t>
+  </si>
+  <si>
+    <t>2021DK05SFPR001_SFSS-22-0015</t>
+  </si>
+  <si>
+    <t>2021DK16JTPR001_FRO-24-0087</t>
+  </si>
+  <si>
+    <t>2021DK16RFPR001_RFO-23-0005</t>
+  </si>
+  <si>
+    <t>2021DK05SFPR001_SFHS-22-0001</t>
+  </si>
+  <si>
+    <t>2021DK05SFPR001_SF-22-0035</t>
+  </si>
+  <si>
+    <t>2021DK05SFPR001_SFSD-23-0005</t>
+  </si>
+  <si>
+    <t>2021DK05SFPR001_SFMJ-22-0003</t>
+  </si>
+  <si>
+    <t>2021DK16JTPR001_FRO-24-0094</t>
+  </si>
+  <si>
+    <t>2021DK05SFPR001_SFSL-24-0006</t>
+  </si>
+  <si>
+    <t>2021DK05SFPR001_SF-23-0048</t>
+  </si>
+  <si>
+    <t>2021DK05SFPR001_SFPRO-23-0026</t>
+  </si>
+  <si>
+    <t>2021DK16RFPR001_RF-23-0033</t>
+  </si>
+  <si>
+    <t>2021DK16RFPR001_RF-24-0132</t>
+  </si>
+  <si>
+    <t>2021DK05SFPR001_SFSL-22-0004</t>
+  </si>
+  <si>
+    <t>2021DK05SFPR001_SF-23-0049</t>
+  </si>
+  <si>
+    <t>2021DK16RFPR001_RF-24-0136</t>
+  </si>
+  <si>
+    <t>2021DK05SFPR001_SFO-23-0023</t>
+  </si>
+  <si>
+    <t>2021DK05SFPR001_SFO-23-0013</t>
+  </si>
+  <si>
+    <t>2021DK16RFPR001_RF-23-0048</t>
+  </si>
+  <si>
+    <t>2021DK05SFPR001_SFO-22-0003</t>
+  </si>
+  <si>
+    <t>2021DK05SFPR001_SFSSO-25-0009</t>
+  </si>
+  <si>
     <t>2021EUIXXXXXXXX_EUI02-144</t>
   </si>
   <si>
+    <t>2021DK05SFPR001_SF-22-0008</t>
+  </si>
+  <si>
+    <t>2021DK16RFPR001_RF-23-0118</t>
+  </si>
+  <si>
+    <t>2021DK16JTPR001_FRO-24-0104</t>
+  </si>
+  <si>
+    <t>2021DK05SFPR001_SF-22-0030</t>
+  </si>
+  <si>
+    <t>2021DK16RFPR001_RF-23-0057</t>
+  </si>
+  <si>
+    <t>2021DK05SFPR001_SFHS-22-0003</t>
+  </si>
+  <si>
+    <t>2021DK05SFPR001_SFMJ-22-0005</t>
+  </si>
+  <si>
+    <t>2021DK16RFPR001_RFO-23-0008</t>
+  </si>
+  <si>
+    <t>2021DK05SFPR001_SFHS-24-0008</t>
+  </si>
+  <si>
+    <t>2021DK05SFPR001_SFSS-22-0003</t>
+  </si>
+  <si>
+    <t>2021DK05SFPR001_SFSL-22-0005</t>
+  </si>
+  <si>
+    <t>2021DK16RFPR001_RFPRO-22-0002</t>
+  </si>
+  <si>
+    <t>2021DK05SFPR001_SFSD-23-0002</t>
+  </si>
+  <si>
+    <t>2021DK16JTPR001_FRO-24-0071</t>
+  </si>
+  <si>
+    <t>2021DK05SFPR001_SFHS-24-0012</t>
+  </si>
+  <si>
+    <t>2021DK16RFPR001_RFPRO-22-0016</t>
+  </si>
+  <si>
+    <t>2021DK16JTPR001_FRO-24-0056</t>
+  </si>
+  <si>
+    <t>2021DK05SFPR001_SFMJ-22-0006</t>
+  </si>
+  <si>
+    <t>2021DK16JTPR001_FRO-23-0023</t>
+  </si>
+  <si>
+    <t>2021DK05SFPR001_SF-22-0038</t>
+  </si>
+  <si>
+    <t>2021DK05SFPR001_SF-22-0012</t>
+  </si>
+  <si>
+    <t>2021DK16RFPR001_RF-23-0039</t>
+  </si>
+  <si>
+    <t>2021DK05SFPR001_SFMJ-22-0004</t>
+  </si>
+  <si>
+    <t>2021DK16RFPR001_RF-24-0139</t>
+  </si>
+  <si>
+    <t>2021DK05SFPR001_SFSD-22-0001</t>
+  </si>
+  <si>
+    <t>2021DK05SFPR001_SFHS-24-0007</t>
+  </si>
+  <si>
+    <t>2021DK16JTPR001_FRO-24-0097</t>
+  </si>
+  <si>
+    <t>2021DK16RFPR001_RF-23-0074</t>
+  </si>
+  <si>
+    <t>2021DK16JTPR001_FRO-23-0026</t>
+  </si>
+  <si>
+    <t>2021DK05SFPR001_SFPRO-22-0009</t>
+  </si>
+  <si>
+    <t>2021DK16RFPR001_RFPRO-23-0062</t>
+  </si>
+  <si>
+    <t>2021DK16RFPR001_RFO-24-0049</t>
+  </si>
+  <si>
+    <t>2021DK05SFPR001_SF-22-0037</t>
+  </si>
+  <si>
+    <t>2021DK05SFPR001_SFHS-24-0014</t>
+  </si>
+  <si>
+    <t>2021DK16JTPR001_FRO-23-0028</t>
+  </si>
+  <si>
+    <t>2021DK16JTPR001_FRO-24-0081</t>
+  </si>
+  <si>
+    <t>2021DK16RFPR001_RFO-24-0046</t>
+  </si>
+  <si>
+    <t>2021DK16JTPR001_FRO-23-0030</t>
+  </si>
+  <si>
+    <t>2021DK05SFPR001_SFO-22-0002</t>
+  </si>
+  <si>
+    <t>2021DK05SFPR001_SFHS-23-0006</t>
+  </si>
+  <si>
+    <t>2021DK05SFPR001_SFNJ-22-0002</t>
+  </si>
+  <si>
+    <t>2021DK05SFPR001_SFSL-22-0003</t>
+  </si>
+  <si>
+    <t>2021DK16JTPR001_FRO-24-0059</t>
+  </si>
+  <si>
     <t>2021EUIXXXXXXXX_EUI01-207</t>
   </si>
   <si>
+    <t>2021DK16JTPR001_FRO-24-0102</t>
+  </si>
+  <si>
+    <t>CO2 Infrastructure Aalborg</t>
+  </si>
+  <si>
+    <t>Warehouse - Step by Step</t>
+  </si>
+  <si>
+    <t>CLOSING LOOPS SJ</t>
+  </si>
+  <si>
+    <t>The Future in Focus</t>
+  </si>
+  <si>
+    <t>Strengthened efforts for young people in homelessness</t>
+  </si>
+  <si>
+    <t>Upscaling: Improving Kvasir's solar thermal process and building a green workforce in South Jutland</t>
+  </si>
+  <si>
+    <t>From Port to Beach</t>
+  </si>
+  <si>
+    <t>Copenhagen Skills - enhanced knowledge and search for vocational education and training</t>
+  </si>
+  <si>
+    <t>Social inclusion in the green transition of South Jutland companies</t>
+  </si>
+  <si>
+    <t>The bridge to the future - Strengthening the transitions from FGU to VET</t>
+  </si>
+  <si>
+    <t>Project Maintaining through Social Sustainability on VET (PSB)</t>
+  </si>
+  <si>
+    <t>PytoCCUS</t>
+  </si>
+  <si>
+    <t>Mental health and everyday life in Region Zealand</t>
+  </si>
+  <si>
+    <t>Qualified Labour Force for Lighthouse South - Competences</t>
+  </si>
+  <si>
+    <t>2.1.2 Water Valley Wise Workforce</t>
+  </si>
+  <si>
+    <t>CO2VISION 2.0</t>
+  </si>
+  <si>
+    <t>Marina of the future - in the middle of Denmark</t>
+  </si>
+  <si>
+    <t>Youth 360 - The joint effort</t>
+  </si>
+  <si>
+    <t>Qualified Labour Force for Lighthouse South - Education</t>
+  </si>
+  <si>
+    <t>The connection between the sea and the fjord</t>
+  </si>
+  <si>
+    <t>PIT - Paradigm Change for Implementation of Welfare Technology</t>
+  </si>
+  <si>
+    <t>Fehmarn Lighthouse II qualified workforce</t>
+  </si>
+  <si>
+    <t>Thyborøn 2.0: The maritime force</t>
+  </si>
+  <si>
+    <t>#BIO2ME - More Bachelor of Engineering for the Green Transition</t>
+  </si>
+  <si>
+    <t>A holistic approach to the socially vulnerable homeless in Zealand and the islands</t>
+  </si>
+  <si>
     <t>CULTIGEN</t>
   </si>
   <si>
+    <t>Qualified workforce for the green future</t>
+  </si>
+  <si>
+    <t>Implementation and scaling of digital training in the municipal rehabilitation and rehabilitation efforts</t>
+  </si>
+  <si>
+    <t>Carbon Transformation Energy Control Hub (C-TECH)</t>
+  </si>
+  <si>
+    <t>NextGen All Inclusive</t>
+  </si>
+  <si>
+    <t>Sustainable development of the living and tourism city of Juelsminde</t>
+  </si>
+  <si>
+    <t>At FGU, I'm welcome at the club. That's why I'm coming!</t>
+  </si>
+  <si>
+    <t>Complementum - Enhancing implementation through strengthening learning, communities and transitions</t>
+  </si>
+  <si>
+    <t>Biosolutions Zealand II - More SMEs in the value chain</t>
+  </si>
+  <si>
+    <t>Inclusive learning environments for the youth of the future</t>
+  </si>
+  <si>
+    <t>Compass The Cross Army of the Church - Social Inclusion for Homeless EU Migrants</t>
+  </si>
+  <si>
+    <t>Active Introduction to Vocational Education and Training</t>
+  </si>
+  <si>
+    <t>Innovation power 23-24: Advanced Production - Corporate Commitments</t>
+  </si>
+  <si>
+    <t>Well-being in Professional Learning Communities</t>
+  </si>
+  <si>
+    <t>FiBrane: A UPW solution for offshore green H2</t>
+  </si>
+  <si>
+    <t>Professional teaching at hf</t>
+  </si>
+  <si>
+    <t>Innovation power 23-24: Animation, Games and Movies - Cluster Pledges</t>
+  </si>
+  <si>
+    <t>Competitive PtX</t>
+  </si>
+  <si>
+    <t>(B)STEM competences with SDGs, sustainability and teaching practices</t>
+  </si>
+  <si>
+    <t>CO2Vision NeXt</t>
+  </si>
+  <si>
+    <t>Training for green jobs</t>
+  </si>
+  <si>
+    <t>Green transition - a key element for social inclusion</t>
+  </si>
+  <si>
+    <t>Business Lighthouse South Phase 2 - Action Area 1.1</t>
+  </si>
+  <si>
+    <t>Professionalisation of FGU's inclusive learning practices</t>
+  </si>
+  <si>
+    <t>The People's Park on the Peninsula in Ebeltoft</t>
+  </si>
+  <si>
+    <t>Green transition</t>
+  </si>
+  <si>
+    <t>New bridges for more skilled workers - a collaboration between VUCs and SOSU schools in Region H</t>
+  </si>
+  <si>
+    <t>PytoX - Advanced Pyrolysis Products</t>
+  </si>
+  <si>
+    <t>Investments in infrastructure for more sustainable visits to Denmark's largest natural park</t>
+  </si>
+  <si>
+    <t>BeyondFossil: Lighthouse for Green Energy and Sector Coupling</t>
+  </si>
+  <si>
+    <t>Other opportunities in the green transition</t>
+  </si>
+  <si>
+    <t>Business Lighthouse Life Science - Scaling health and welfare solutions</t>
+  </si>
+  <si>
+    <t>Destination South Falster - Development of Gedser harbours</t>
+  </si>
+  <si>
+    <t>The Green Wave in the Middle</t>
+  </si>
+  <si>
+    <t>Education Island Bornholm</t>
+  </si>
+  <si>
+    <t>Development of Oxy-Fuel pyrolysis for daily conversion of 30 T biomass and sludge to energy and CO2 capture during simultaneous elimination of PFAS</t>
+  </si>
+  <si>
+    <t>E-CH4 Booster</t>
+  </si>
+  <si>
+    <t>The viable port of experience and learning of the future</t>
+  </si>
+  <si>
+    <t>Greenport Scandinavia (GPS)</t>
+  </si>
+  <si>
+    <t>Towards jobs and education</t>
+  </si>
+  <si>
+    <t>the Education Bridge Bornholm</t>
+  </si>
+  <si>
+    <t>From FGU to EUD</t>
+  </si>
+  <si>
+    <t>The wise hands of the future</t>
+  </si>
+  <si>
+    <t>HYFLEX - Flexible Hydrogen Storage for Power-to-X and Grid Optimization</t>
+  </si>
+  <si>
     <t>ImperfectCity</t>
   </si>
   <si>
+    <t>PytoN - Full-scale pyrolysis at the next level</t>
+  </si>
+  <si>
+    <t>CO2 Infrastruktur Aalborg</t>
+  </si>
+  <si>
+    <t>Pakhuset - Trin for Trin</t>
+  </si>
+  <si>
+    <t>Fremtiden i Fokus</t>
+  </si>
+  <si>
+    <t>Styrket indsats til unge i hjemløshed</t>
+  </si>
+  <si>
+    <t>Opskalering: Forbedring af Kvasirs solvotermiske proces og opbygning af en grøn arbejdsstyrke i Sydjylland</t>
+  </si>
+  <si>
+    <t>Fra Havn til Strand</t>
+  </si>
+  <si>
+    <t>Copenhagen Skills - styrket kendskab og søgning til erhvervsuddannelserne</t>
+  </si>
+  <si>
+    <t>Social inklusion i sønderjyske virksomheders grønne omstilling</t>
+  </si>
+  <si>
+    <t>Broen til fremtiden - Styrkelse af overgangene fra FGU til EUD</t>
+  </si>
+  <si>
+    <t>Projekt Fastholdelse gennem Social Bæredygtighed på EUD (PSB)</t>
+  </si>
+  <si>
+    <t>Mental sundhed og hverdagstrivsel i Region Sjælland</t>
+  </si>
+  <si>
+    <t>Kvalificeret Arbejdskraft til Fyrtårn Syd - Kompetencer</t>
+  </si>
+  <si>
+    <t>Fremtidens Marina - Midt i Danmark</t>
+  </si>
+  <si>
+    <t>Ung 360 - Den fælles indsats</t>
+  </si>
+  <si>
+    <t>Kvalificeret Arbejdskraft til Fyrtårn Syd - Uddannelse</t>
+  </si>
+  <si>
+    <t>Forbindelsen mellem hav og fjord</t>
+  </si>
+  <si>
+    <t>PIT - Paradigmeskifte for Implementering af velfærdsTeknologi</t>
+  </si>
+  <si>
+    <t>Femern Fyrtårn II kvalificeret arbejdskraft</t>
+  </si>
+  <si>
+    <t>Thyborøn 2.0: Den maritime kraft</t>
+  </si>
+  <si>
+    <t>#BIO2ME - Flere Diplomingeniører til den grønne omstilling</t>
+  </si>
+  <si>
+    <t>Helhedsorienteret indsats for socialt udsatte hjemløse på Sjælland og øerne</t>
+  </si>
+  <si>
+    <t>Kvalificeret arbejdskraft til den grønne fremtid</t>
+  </si>
+  <si>
+    <t>Implementering og skalering af digital træning i den kommunale rehabiliterings- og genoptræningsindsats</t>
+  </si>
+  <si>
+    <t>Carbon Transformation &amp; Energy Control Hub (C-TECH)</t>
+  </si>
+  <si>
+    <t>Bæredygtig udvikling af levebyen og turismebyen Juelsminde</t>
+  </si>
+  <si>
+    <t>På FGU er jeg velkommen i klubben. Derfor kommer jeg!</t>
+  </si>
+  <si>
+    <t>Complementum - øget gennemførelse gennem styrkelse af læring, fællesskaber og overgange</t>
+  </si>
+  <si>
+    <t>Biosolutions Zealand II - Flere SMV'er i værdikæden</t>
+  </si>
+  <si>
+    <t>Inkluderende læringsmiljøer for fremtidens unge</t>
+  </si>
+  <si>
+    <t>Kompasset Kirkens Korshær - Social inklusion for hjemløse EU-migranter</t>
+  </si>
+  <si>
+    <t>Aktiv indføring til Erhvervsuddannelse</t>
+  </si>
+  <si>
+    <t>Innovationskraft 23-24: Avanceret produktion - Virksomhedstilsagn</t>
+  </si>
+  <si>
+    <t>Trivsel i Faglige Læringsfællesskaber</t>
+  </si>
+  <si>
+    <t>Professionsrettet undervisning på hf</t>
+  </si>
+  <si>
+    <t>Innovationskraft 23-24: Animation, spil og film - Klyngetilsagn</t>
+  </si>
+  <si>
+    <t>Konkurrencedygtig PtX</t>
+  </si>
+  <si>
+    <t>(B)STEM-kompetencer med verdensmålene, bæredygtighed og praksis i undervisningen</t>
+  </si>
+  <si>
+    <t>Uddannelse til grønne job</t>
+  </si>
+  <si>
+    <t>Grøn omstilling - en nøglebrik til social inklusion</t>
+  </si>
+  <si>
+    <t>Erhvervsfyrtårn Syd Fase 2 - Indsatsområde 1.1</t>
+  </si>
+  <si>
+    <t>Professionalisering af FGUs inkluderende læringspraksis</t>
+  </si>
+  <si>
+    <t>Folkeparken på Halvøen i Ebeltoft</t>
+  </si>
+  <si>
+    <t>Grøn omstilling</t>
+  </si>
+  <si>
+    <t>Nye broer til flere faglærte - et samarbejde mellem VUC'er og SOSU-skoler i Region H</t>
+  </si>
+  <si>
+    <t>PytoX - Avancerede pyrolyseprodukter</t>
+  </si>
+  <si>
+    <t>Investeringer i infrastruktur til flere bæredygtige besøg i Danmarks største naturpark</t>
+  </si>
+  <si>
+    <t>BeyondFossil: Fyrtårn for Grøn Energi og Sektorkobling</t>
+  </si>
+  <si>
+    <t>Andre Muligheder I Grøn Omstilling</t>
+  </si>
+  <si>
+    <t>Erhvervsfyrtårn Life Science - Skalering af sundheds- og velfærdsløsninger</t>
+  </si>
+  <si>
+    <t>Destination Sydfalster - Udvikling af Gedsers havne</t>
+  </si>
+  <si>
+    <t>Den Grønne Bølge i Midt</t>
+  </si>
+  <si>
+    <t>Uddannelses-Ø Bornholm</t>
+  </si>
+  <si>
+    <t>Udvikling af nordjysk Oxy-Fuel pyrolyse for daglig omdannelse af 30 T biomasse og slam til energi og CO2-capture under samtidig eliminering af PFAS</t>
+  </si>
+  <si>
+    <t>Fremtidens levedygtige oplevelses- og læringshavn</t>
+  </si>
+  <si>
+    <t>Mod job og uddannelse</t>
+  </si>
+  <si>
+    <t>Uddannelses-Broen Bornholm</t>
+  </si>
+  <si>
+    <t>Fra FGU til EUD</t>
+  </si>
+  <si>
+    <t>Fremtidens kloge hænder</t>
+  </si>
+  <si>
+    <t>PytoN - Fuldskalapyrolyse på næste niveau</t>
+  </si>
+  <si>
     <t>Denmark</t>
   </si>
   <si>
+    <t>11/11/2024</t>
+  </si>
+  <si>
+    <t>01/03/2023</t>
+  </si>
+  <si>
+    <t>15/08/2023</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>23/05/2023</t>
+  </si>
+  <si>
+    <t>30/08/2022</t>
+  </si>
+  <si>
+    <t>15/06/2022</t>
+  </si>
+  <si>
+    <t>15/01/2024</t>
+  </si>
+  <si>
+    <t>01/06/2022</t>
+  </si>
+  <si>
+    <t>01/07/2023</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>07/03/2023</t>
+  </si>
+  <si>
+    <t>15/08/2024</t>
+  </si>
+  <si>
+    <t>01/04/2023</t>
+  </si>
+  <si>
+    <t>14/08/2024</t>
+  </si>
+  <si>
+    <t>01/01/2024</t>
+  </si>
+  <si>
+    <t>22/05/2023</t>
+  </si>
+  <si>
+    <t>24/06/2025</t>
+  </si>
+  <si>
     <t>01/12/2024</t>
   </si>
   <si>
+    <t>13/06/2022</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>24/09/2025</t>
+  </si>
+  <si>
+    <t>14/06/2022</t>
+  </si>
+  <si>
+    <t>31/08/2022</t>
+  </si>
+  <si>
+    <t>02/04/2024</t>
+  </si>
+  <si>
+    <t>08/12/2022</t>
+  </si>
+  <si>
+    <t>02/11/2022</t>
+  </si>
+  <si>
+    <t>25/05/2022</t>
+  </si>
+  <si>
+    <t>03/04/2024</t>
+  </si>
+  <si>
+    <t>30/05/2022</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>15/09/2022</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>30/08/2023</t>
+  </si>
+  <si>
+    <t>01/04/2024</t>
+  </si>
+  <si>
+    <t>16/09/2022</t>
+  </si>
+  <si>
+    <t>31/10/2022</t>
+  </si>
+  <si>
     <t>01/03/2024</t>
   </si>
   <si>
+    <t>31/12/2026</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>31/12/2027</t>
+  </si>
+  <si>
+    <t>30/04/2028</t>
+  </si>
+  <si>
+    <t>28/02/2026</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>01/09/2027</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
     <t>31/05/2028</t>
   </si>
   <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>24/09/2028</t>
+  </si>
+  <si>
+    <t>01/06/2027</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>30/06/2027</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>31/05/2025</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>31/01/2027</t>
+  </si>
+  <si>
+    <t>30/04/2027</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>31/12/2028</t>
+  </si>
+  <si>
+    <t>31/07/2027</t>
+  </si>
+  <si>
+    <t>31/01/2028</t>
+  </si>
+  <si>
+    <t>30/09/2027</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
     <t>31/08/2027</t>
   </si>
   <si>
+    <t>31/07/2028</t>
+  </si>
+  <si>
     <t>EUR</t>
   </si>
   <si>
+    <t>https://linkedopendata.eu/entity/Q7525572</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525609</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525555</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525570</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525610</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525562</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525603</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525616</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525621</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525583</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525625</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525557</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525571</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525601</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525591</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525574</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525607</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525594</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525605</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525620</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525560</t>
+  </si>
+  <si>
     <t>https://linkedopendata.eu/entity/Q7420644</t>
   </si>
   <si>
+    <t>https://linkedopendata.eu/entity/Q7525624</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525589</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525561</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525592</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525606</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525615</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525626</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525593</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525611</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525567</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525584</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525581</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525629</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525628</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525619</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525578</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525627</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525577</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525582</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525604</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525565</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525576</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525623</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525580</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525596</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525556</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525573</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525622</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525613</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525612</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7525575</t>
+  </si>
+  <si>
     <t>https://linkedopendata.eu/entity/Q7420636</t>
   </si>
   <si>
+    <t>57.18,9.67</t>
+  </si>
+  <si>
+    <t>55.8616018,12.3137969</t>
+  </si>
+  <si>
+    <t>55.166666666667,11.833333333333</t>
+  </si>
+  <si>
+    <t>55.333333333333,9.6666666666667</t>
+  </si>
+  <si>
+    <t>56.166666666667,9.5</t>
+  </si>
+  <si>
     <t>55.6867243,12.5700724</t>
   </si>
   <si>
     <t>56.162374560942,10.156906406718</t>
   </si>
   <si>
+    <t>PO08</t>
+  </si>
+  <si>
+    <t>PO04</t>
+  </si>
+  <si>
+    <t>PO02</t>
+  </si>
+  <si>
+    <t>PO01</t>
+  </si>
+  <si>
     <t>PO05</t>
   </si>
   <si>
+    <t>Just Transition</t>
+  </si>
+  <si>
+    <t>Social Europe</t>
+  </si>
+  <si>
+    <t>Greener, carbon-free Europe</t>
+  </si>
+  <si>
+    <t>Smarter Europe</t>
+  </si>
+  <si>
     <t>Europe closer to citizens</t>
   </si>
   <si>
+    <t>JTF</t>
+  </si>
+  <si>
+    <t>ESO4.12</t>
+  </si>
+  <si>
+    <t>RSO2.6</t>
+  </si>
+  <si>
+    <t>ESO4.6</t>
+  </si>
+  <si>
+    <t>RSO4.6</t>
+  </si>
+  <si>
+    <t>ESO4.5</t>
+  </si>
+  <si>
+    <t>ESO4.8</t>
+  </si>
+  <si>
+    <t>ESO4.7</t>
+  </si>
+  <si>
+    <t>RSO1.1</t>
+  </si>
+  <si>
+    <t>RSO1.3</t>
+  </si>
+  <si>
+    <t>ESF+</t>
+  </si>
+  <si>
     <t>ERDF</t>
   </si>
   <si>
+    <t>Just Transition Fund</t>
+  </si>
+  <si>
+    <t>European Social Fund Plus</t>
+  </si>
+  <si>
     <t>European Regional Development Fund</t>
   </si>
   <si>
+    <t>2021DK16JTPR001</t>
+  </si>
+  <si>
+    <t>2021DK05SFPR001</t>
+  </si>
+  <si>
+    <t>2021DK16RFPR001</t>
+  </si>
+  <si>
     <t>2021EUIXXXXXXXX</t>
   </si>
   <si>
+    <t>Green technologies and skills - DK - JTF</t>
+  </si>
+  <si>
+    <t>Education and Skills - DK - ESF+</t>
+  </si>
+  <si>
+    <t>Smart green and digital transition of enterprises - DK – ERDF</t>
+  </si>
+  <si>
     <t>European Urban Initiative 2021-2027</t>
   </si>
   <si>
     <t>DK_101</t>
   </si>
   <si>
     <t>DK_751</t>
   </si>
   <si>
     <t>København</t>
   </si>
   <si>
     <t>Aarhus</t>
   </si>
   <si>
+    <t>North Denmark Region</t>
+  </si>
+  <si>
+    <t>Capital Region of Denmark</t>
+  </si>
+  <si>
+    <t>Region Zealand</t>
+  </si>
+  <si>
+    <t>Southern Denmark</t>
+  </si>
+  <si>
+    <t>Central Denmark</t>
+  </si>
+  <si>
     <t>Byen København</t>
   </si>
   <si>
     <t>East Jutland</t>
   </si>
   <si>
+    <t>DK05</t>
+  </si>
+  <si>
+    <t>DK01</t>
+  </si>
+  <si>
+    <t>DK02</t>
+  </si>
+  <si>
+    <t>DK03</t>
+  </si>
+  <si>
+    <t>DK04</t>
+  </si>
+  <si>
     <t>DK011</t>
   </si>
   <si>
     <t>DK042</t>
   </si>
   <si>
     <t>2021-2027</t>
   </si>
   <si>
+    <t>The project "CO2 Infrastructure Aalborg" aims to prepare a common CO2 infrastructure plan for Aalborg. The infrastructure plan is to be used by the project's partners as a strategic dialogue tool that can form the basis for future investments and solutions within carbon capture, utilisation and storage (CCUS).The project consortium consists of Aalborg Portland (ACCSION project), Copenhagen Infrastructure Partners, Aalborg Forsyning and Nordværk (Fjord PtX project) as well as Fidelis New Energy and Port of Aalborg (Norne project) as well as Aalborg Municipality and Aalborg University. The joint infrastructure plan created in the project shall consolidate the existing CO2 infrastructure plans of the project partners and, by extension, develop 2-3 scenarios for a common CO2 infrastructure.</t>
+  </si>
+  <si>
+    <t>"Step by Step" focuses on getting more street sleepers, especially migrants, into work so they can afford housing and feed their families. We offer an intensive and less intensive model: Everyone gets an offer of help with taking up existing offers/services, as well as socio-educational work to alleviate some of the barriers to jobs and housing, help with key registrations and "whole jobs" and the housing search process. We also offer aftercare/advice to help vulnerable citizens stay in work and keep their homes. For a group of citizens, we also have the opportunity to offer an intensive course focusing on "shelter first."</t>
+  </si>
+  <si>
+    <t>The focus of the project is on mobilising Zealand SMEs to implement and scale concrete circular economy solutions. The project has gathered 24 organisations, organised in 15 value chain collaborations, which will result in major reductions and better use of resources - and reduced CO2 emissions.The partners will identify and recruit additional approximately 10 Zealand value chain collaborations during the project, which mature to apply for project participation and funding. During the process, sparring is provided to companies to promote reuse, repair, remanufacturing, recycling of materials and longer product lifetimes through circular value chain collaborations and to meet increased sustainability reporting requirements. Participants will receive assistance in developing and implementing value chain collaborations.</t>
+  </si>
+  <si>
+    <t>The aim of the project is to offer young people career and educational guidance while at the same time being employed in periodic jobs as unskilled workers in the three priority industries. The guide is directly linked to young people's working practices, where the main emphasis is on creating and maintaining an educational perspective with an emphasis on meritorious work experiences of importance to a "from-unskilled-to-skilled" theme. The project is structured around 6 main activities: Conclusion of cooperation agreements with regional companies Mapping with interviews of young people Development of guidance concepts Upskilling of intra-company resource persons Testing of the developed guidance concepts - as well as Evaluation and dissemination.</t>
+  </si>
+  <si>
+    <t>The project aims to strengthen the efforts for young people in homelessness in the City of Copenhagen and contribute to improving the social situation of young people and linking them to activities and communities in civil society. The project is a collaboration between the Homeless Unit in Copenhagen Municipality, Jobcenter Copenhagen and the private NGO WeShelter, which is part of the Foundation Mission among Homeless.</t>
+  </si>
+  <si>
+    <t>The project will optimise Kvasir's solar thermal technology by exploring commercial potential and valuable by-products that can be used for biofuel, building materials, soil improvement and CCUS. The goal is to improve separation and upgrade processes as well as market evaluation of the products in collaboration with DTU. The technology is being developed from TRL 4 to TRL 7 and scaled from Fredericia to a full-scale plant in Aabenraa, creating up to 100 local jobs. Together with Fredericia Maskinmesterskole, training programmes are facilitated that qualify the workforce for green technology jobs and support economic growth in South Jutland.</t>
+  </si>
+  <si>
+    <t>The project From Port to Beach aims to strengthen the quality of the tourism product in Nakskov city and Fjord with respect for nature, environment and cultural heritage and improve the conditions for further private investment.The project consists of two sub-activities:Transforming the cultural-historical ferry berths in Nakskov Harbour into water activities and stays, and into a hub for water connections in Nakskov Fjord.To develop an experience route that can bind the area's place-bound natural and cultural history together.The two activities together create the starting point for the development of new commercial activities.The project is anchored in Nakskov 2023 where RealDania is included as an economic partner in the project.</t>
+  </si>
+  <si>
+    <t>Copenhagen Skills contributes to securing more skilled workers. More skilled workers are a prerequisite for succeeding with green transition and securing companies labour. The aim of the project is to provide young people with the best conditions for their choice of education and, not least, a better and more realistic understanding of the opportunities that a skilled education offers.Through cooperation with vocational schools, primary schools, FGU, Studievalg and municipalities, innovative activities are developed that bring vocational education and training close to the young people in practice and qualify guidance and learning about education and jobs. The project is based on the assumption that open dialogue and reflection on educational pathways and vocational education and training leads more young people to consider the possibility of and be challenged by ideas about vocational education and training.</t>
+  </si>
+  <si>
+    <t>Four South Jutland job centres, together with Marselisborg, are testing a new initiative, where local companies are helped to uncover tasks related to green transition, which can be matched with skills from unemployed citizens on the edge of the labour market.The companies thereby get a new recruitment basis for parts of their green transition, and at the same time get the opportunity to focus existing employee skills on the company's core tasks in a job market where qualified labour is in short supply.At the same time, a large group of unemployed citizens, who for many years have had difficulty entering the labour market, get an employment foothold in important and meaningful job functions, which are long-lasting in a labour market that is becoming increasingly green.</t>
+  </si>
+  <si>
+    <t>The purpose of the project is to strengthen the transition from FGU to VET by developing and optimising combination courses, which are shorter courses on VET for FGU students. According to the research, the transitions in young people's lives are a difficult process, especially for vulnerable young people.The main activities include the development of introductory, professional and individual combination courses focusing on career learning and relational competence for FGU students. The activities are developed in close cooperation with the 14 participating FGU and EUD institutions in the Region of Southern Denmark. The project's working groups range widely from teachers/supervisors, student coaches, management, students and administration.The aim of the project is to increase the number of young people entering and completing vocational education and training, thereby improving their employment opportunities.</t>
+  </si>
+  <si>
+    <t>Project Retention through Social Sustainability at VET (PSB) must include and retain vulnerable students at GF1 and GF2.11 vocational schools collaborate on methods that increase well-being and the opportunity for more students to complete. Based on target group-focused competence development, a safe learning environment is supported that promotes students' well-being and professional development.PSB focuses on: Hand-held courses and transitional supportDigital well-beingInclusive communitiesBusiness relationsProfessional, cultural and social educationWith micro-measurements, local action is taken, and well-being data is retrieved in the critical phases of education, where especially vulnerable students may be at risk of dropping out.PSB is based on shared responsibility for equal opportunities for quality education and actively contributes to social sustainability.</t>
+  </si>
+  <si>
+    <t>The PytoCCUS project integrates pyrolysis with CO2 capture and leakage at the biogas plant Agri Energy Vrå to achieve an unseen high utilisation of biogenic carbon. Heat integration ensures a competitive solution in a modularised design. First, the value chain for liquid CO2 is tested based on biogas upgrading. Next, the possibilities of including CO2 capture from pyrolysis gas are analysed.Advanced life cycle analyses document the net climate impact of the overall solution.Explore how biochar can create added value by being included in CO2 capture to manage sulphur compounds, increase and accelerate the methanisation process in the biogas plant and reduce air nuisance.</t>
+  </si>
+  <si>
+    <t>The project "Mental health and everyday life in Region Zealand" scales up the project "Healthy Youth" as the project works with holistic everyday life in the form of lifting the everyday life of young people and establishing an engaging educational environment. This is based on the assumption that it is easy to leave education, but it is difficult to leave a community.In the project process, 1,238 young people under the age of 18 and 1,284 young people over the age of 18 from six vocational schools and the University College Absalon participate, of which at least 775 are expected to complete.Seven different methods are developed to promote mental health and everyday strife, with the ambition of halving the drop-out rate of the educations involved.</t>
+  </si>
+  <si>
+    <t>Lighthouse South maintains its four priorities within labour. The project under Strand 2.1.2 aims to increase companies' access to qualified labour through re- and upskilling of employees and targeted attraction of qualified labour from abroad. The companies are met by hand-held initiatives and processes that match their needs and maturity, and they are equipped to solve labour shortages through skills development and international attraction. In close collaboration with the companies, training plans are developed and implemented with a special focus on green competences. Relevant public actors and providers are an integral part of the solution. Companies are given the opportunity to make concrete jobs visible through international attraction activities.</t>
+  </si>
+  <si>
+    <t>Water Valley Wise Workforce is a holistic approach to competent labour in the water sector, based on different methodological approaches for skills enhancement and attachment. The project contributes to this through three main activities:Sustainable skills enhancement across the water cycle: Priority competence boost in the entire water cycle, to strengthen the ability to tackle the massive challenges and translate into opportunities. Concrete skills courses and a new model for skills upgrading to ensure the sector's digitalisation. Concrete measures to strengthen "An attractive Danish water industry" to increase the pool of competent people who choose and re-elect to work in the sector.</t>
+  </si>
+  <si>
+    <t>CO2Vision 2.0 strengthens the work to accelerate the companies' opportunities to work with CO2 capture, transport, use and storage - referred to as CCUS. The link between growth and employment opportunities and emission reductions via CCUS is an important part of the mission for CO2Vision and for achieving the reduction targets in the Danish Climate Law. The project will enable local investments in testing and demonstration facilities, coordinated development of the infrastructure enabling CCUS, and dissemination of opportunities and limitations in the field. CO2Vision ensures that the many initiatives and investments distributed throughout the region will enable future large-scale investments in CCUS and PtX that strengthen Denmark's growth potential and position as a green frontrunner before 2030.</t>
+  </si>
+  <si>
+    <t>Kerteminde Marina must be a vibrant border between town and sea, as well as be welcoming and safe with urban spaces that invite to different activities and attract several target groups. An experience area for everyone and worth a visit all year round.The aim of the project is to improve the framework for tourism as well as the local business and association life. The project's one of three main activities is to establish a multifunctional space, which with removable elements optimizes the use year-round, as well as benefits the association life at conventions and the city's business community by improving the city's parking conditions.By extension of 3 bridges, the result of which is to create more boat spaces for the Marina's tourists, space is released in the Marina for the establishment of recreational maritime areas, will improve the framework for other types of users and tourists. Advising the harbour promenade will ensure that the harbour and the city are better connected for the benefit of the local association and business community.</t>
+  </si>
+  <si>
+    <t>Project Ung 360 - The joint effort will ensure that even more young people without education are kept in the education track and complete education. It is primarily young people who are at risk of dropping out at FGU who participate in retention courses, but also students who are at risk of dropping out at EUD who participate in pitstop at FGU in order to complete training. In addition, the project will develop methods for cooperation around the young person, so that all parties (FGU, KUI, EUD, etc.) pull in the same direction and thus support the young person's path towards education. In addition to ensuring that more young people complete education, the project will develop tools that can be used widely in the work on retention.</t>
+  </si>
+  <si>
+    <t>Lighthouse South maintains its four priorities within labour. The project under strand 2.1.1 (Vocational training and higher education) aims to increase enrolment in vocational and higher education, as well as to give visibility to career opportunities for young people in the energy sector, in particular green energy and sector coupling. The means are young-to-young communication, ambassadorship, targeted guidance tools, business partnerships, visibility in cooperation with both educational institutions, companies and other actors. We work across classical silos in the education system and focus on opportunities to contribute to the green transition through diverse educational choices. The project focuses on synergies and scaling compared to previous efforts, and in particular the concept of "The Green Heroes of the Future" is expanded.</t>
+  </si>
+  <si>
+    <t>The connection between the sea and the fjord is an urban development project in Hvide Sande, which establishes a recreational connection through the city, enabling the construction of a new central area for tourism and commercial business development. The project contributes to the vision from the Strategic-Physical Development Plan for Hvide Sande by creating synergy between tourism, port activities and settlement, as well as the establishment of a new public urban space. A new swing bridge and Byens Plads connect Sluseøen and the city centre, which improves the flow of movement and prioritizes vulnerable road users. The new recreational connection is part of the development of quality tourism in Hvide Sande. The project is expected to attract investors, promote year-round tourism and support the development of retail and tourism industries in the area.</t>
+  </si>
+  <si>
+    <t>The aim of the project is to accelerate the spread of welfare technology through a focus on upskilling the downstream sector in the implementation and scaling of the virtual citizens' meeting (VitaComm) and partly through a focus on skills development in relation to a general organisational and cultural change in the municipal care work. The virtual citizens' meeting is an app and a software system for screen visits, video meetings, call and chat communication and file sharing.The project focuses on the basic upskilling and professional cultural change that lies behind a complete implementation of welfare technology solutions, including the virtual citizens' meeting. The project contributes to this through six main activities including the development of a generic implementation and scaling model and a number of upskilling courses for managers and various employee groups, including professional bachelors, key employees and home care workers. Development of a generic implementation and scaling modelHA2: Masterclass for management groupHA3: Upskilling of professional bachelorsHA4: Training of technology agentsHA5: Targeted training of employeesHA6: Implementation, scaling and further development</t>
+  </si>
+  <si>
+    <t>Femern Lighthouse II - Qualified workforce works with: Strategic skills upgrading of 100 companies through competency plans and upskilling of at least 1000 employees through continuing education in sustainable construction and the business potentials derived from Fehmarn.Highly qualified and specialized workforce for sustainable construction and derived business potentials in the form of special business-skilling courses, "Case Competitions" and business collaborations with 650 students and students.Knowledge and learning center captures the unique knowledge developed in the Fehmarn building and works in an interaction between physical and digital manifestations that private and public actors use and participate in to acquire critical knowledge and specialized competencies in sustainable construction and civil engineering, as well as inspiration and career learning for young people in relation to working with construction and civil engineering.</t>
+  </si>
+  <si>
+    <t>Thyborøn 2.0: The maritime force will give Thyborøn the important boost it needs to live out its full potential as one of the West Coast's strongest resorts. The natural wayfinding between the districts must be strengthened, and activities, experiences, museums, etc. must be linked to improved infrastructure, parking spaces, connecting paths and living spaces. The project will contribute to a structural transformation of the city, which will give the existing tourism industry increased opportunities for more and better products and experiences and create the conditions for attracting new, private investments in experiences and accommodation capacity to the city, so that Thyborøn becomes an even more attractive city to visit, live and work in.</t>
+  </si>
+  <si>
+    <t>#BIO2ME ... "An education for the green transition is right for me!""#BIO2ME" motivates and gives skills boost to unskilled &amp; skilled workers, so that they train to graduate engineer in biotechnology or mechanical technology in Region Zealand - which with the business lighthouse "Biosolutions" has an increasing need for qualified labour.Come up the CompetenceTrappen!Participants use the "CompetenceTrappen", where they in several steps get 1:1 advice, real competence check and courses at VUC, Erhvervshus Sjælland and Professionhøjskolen Absalon.Participants will be affiliated with regional mentor SMEs, which then get relations with candidates in the food chain. A follow-up group assures the quality of the project; BiotekByen, C25 companies and SMEs, employers' organisations, the Regional Labour Market Council and others.</t>
+  </si>
+  <si>
+    <t>The Church's Army of the Cross strengthens the efforts for homeless people across Zealand. Through six heating rooms and two mobile units, the project reaches out to citizens who fall outside existing assistance systems.The initiative offers health care, covers basic needs for food, clothing and bath, and builds bridges with municipalities and health services. Mobile heating rooms seek out homeless people in remote areas on Lolland-Falster/South Zealand and Holbæk-Odsherred. The aim is to stabilise the situation of citizens and pave the way to housing and lasting support through trust-based relationship work.</t>
+  </si>
+  <si>
     <t>With projections estimating 1.8 billion international tourists globally by 2030, Copenhagen faces the need for effective tourism management to prevent conflicts between locals and tourists. The project aims to co-develop new ways of measuring tourism impacts and a blueprint model for sustainable tourism governance, fostering a generative approach to tourism beyond traditional areas of the city centre. It recognizes the importance of diversifying cultural and leisure offerings in various neighbourhoods to enhance both the visitor experience and the well-being of locals. Proposing a transformative solution, the project introduces a digital Urban Listening Toolkit. This toolkit engages diverse local users and visitors, collecting, analysing, and visualizing data on urban experiences and concerns. The resulting data set contributes to sustainable tourism storytelling. The open-source codebase allows interaction and input from users. Furthermore, the project involves local ambassadors in co-creating interactive activities and stories, empowering stakeholders, businesses, and start-ups to develop innovative, sustainable tourism offerings. This approach enables urban planners and decision-makers to understand urban behaviours and values, fostering inclusive, collaborative, and open decision-making processes.</t>
   </si>
   <si>
+    <t>The project is a North Jutland project implemented in cooperation between University College UCN, TECHCOLLEGE and EUC Nord. The aim of the project is to upskill the target group for a formal qualifying education to support green transition in North Jutland SMEs. The formal education is combined with a handheld effort that ensures the participants' retention in education and contributes to strengthening the implementation of the green transition in the companies. There will be a close link with the business support system, so that existing schemes complement the efforts of the project.</t>
+  </si>
+  <si>
+    <t>In a public-private innovation collaboration (OPI), Thisted Municipality, Haderslev Municipality and ExorLive will implement the use of labour-saving welfare technology in the municipal rehabilitation and rehabilitation efforts in the elderly area with a view to accommodating the municipalities' demographic challenges and increasing ExorLive's opportunities for scaling nationally as well as internationally. Through an iterative implementation, it will be possible to adapt the welfare technology solution along the way, based on acquired experience from the project municipalities. At the end of the project, ExorLive will therefore have built up knowledge and experience to qualify marketing material that will be able to form the basis for increased turnover in the Danish and international market.</t>
+  </si>
+  <si>
+    <t>The aim of the project is to create a modular testing platform to establish a CCUS and PtX ecosystem where each container solution can be operated independently or as a connected system. The test centre will accelerate existing and innovative technologies and enable competency development, where competency-oriented initiatives will deliver future engineers and know-how to the CCUS and PtX industries, as well as establish a strong collaboration with local companies and public institutions in South Jutland. In continuation of this, Aalborg University will hold workshops and matchmaking between companies and students, as well as high schools and primary schools.</t>
+  </si>
+  <si>
+    <t>All Inclusive is about:Getting citizens on the edge of the labour market developed for employment, through cooperation between job centers, companies, Ballisager, and organizations in NextGen RoboticsAchieving substitution, so that citizens on the edge of the labour market release time with highly specialized laborAt helping companies develop and implement concepts that make use of citizens on the edge in the development of the companyAt creating a concept for and coherence between job centers, companies, and organizations across the geography of Funen, and a lasting effectAt supporting the green transition and sustainability, including the sustainability objective Fyn2030The project is written into the government's partnership agreement with the lighthouse in the decentralized business promotion strategy for Funen.</t>
+  </si>
+  <si>
+    <t>The project aims to renew the harbour area and the urban large beach in Juelsminde, so it inspires activity and stay and connects the harbour, city centre and beach better together. This makes the port area more attractive and improves the tourism product. The project is part of the municipality's development plan for the port area, which opens up for private investment in new building fields and development areas in and around the port. The harbour square will inspire play and recreation, including a maritime playground and crab bridges. The second element of the project will strengthen the physical and visual connection between the city centre and the port area, creating a better flow of visitors between the city's most attractive areas. In practice, physical barriers such as planks, hedges and outbuildings must be removed, thereby connecting the new harbour square to the city centre. In order to strengthen the visual coherence, a uniform coating, lighting, planting and urban fixtures are established. Finally, a beach park will be created with a number of recreational initiatives on the urban large beach, which will be established in connection with a parallel high-water protection project under the auspices of Juelsminde Digelag. The beach park must contain sunbeds, coastal terraces, urban space fixtures and an open-air support point with public facilities such as toilets, changing rooms, outdoor showers, shower chairs for the disabled, etc.</t>
+  </si>
+  <si>
+    <t>The aim of the project is to develop initiatives that can increase well-being and mental health at FGU in order to prevent absenteeism and ensure completed education. The project consists of four main activities: Frequent well-being measurements that ensure the necessary data so that FGU institutions can make concrete and past well-being efforts.Teaching activities based on the approach "ABC for mental health".Development of employee skills in well-being and young people's mental health as well as sparring and supervision."Trives on the school curriculum" creates dialogue with students about what it takes for them to thrive in their schooling.Results:Measurable results that can be read positively in both well-being measurements, absence and drop-out statistics.</t>
+  </si>
+  <si>
+    <t>In the Central Denmark Region, the five SOSU schools have joined forces to work on increased implementation of welfare education. The project will develop, implement and implement competency development at the five SOSU schools in Central Denmark Region, focusing on the very diverse student group, where language, culture and relational skills are important themes. The better the students thrive, the greater their opportunities for learning and thus the completion of the education. 5 schools, 100 teachers and 800 students will be directly involved in the project.</t>
+  </si>
+  <si>
+    <t>The project is part of an overall effort, the purpose of which is to further develop an international industrial beacon within biosolutions based in Region Zealand. This is done by developing more SMEs to enter into symbiosis and value chain collaborations with companies within biosolutions.Through the project, the symbiosis potential within biosolutions in Zealand is identified, and on this basis, Zealand SMEs with the potential to enter into biosolutions value chain or symbiosis collaborations are identified. 20 of them will be helped to adapt their business model and establish new business partnerships with biosolutions companies.The effort contributes to a broader, more resource-efficient lighthouse, where residues are used and used optimally, and which contributes to the green transition.</t>
+  </si>
+  <si>
+    <t>Inclusive forms of learning for the young people of the future are developed in an extended team collaboration that works more closely and committedly together on the students' academic, social and emotional well-being. The aim of the project is to develop the students' ability to set goals, act and be able to live up to the schools' expectations of participating in positive communities. Inclusive forms of learning include professional courses, forms of work and feedback forms that give all students the opportunity to contribute positively to the learning community in class and the communities at the school.The teamwork, mentoring role and the inclusive professional courses, forms of work and feedback forms stimulate students' desire to complete an education, strengthen their motivation and create an attractive educational environment at the schools.</t>
+  </si>
+  <si>
+    <t>The project supports unregistered EU migrants who are homeless or at high risk of becoming homeless through a holistic, two-track approach. The aim is to ensure successful social and economic integration in Denmark as part of the European labour market: from chaotic living to structured daily life through basic life-sustaining efforts; accommodation, bath, food and clothing that directly and immediately improve the living conditions of the citizens.From unregistered to the register in Denmark through intensive counselling and concrete assistance with registration, so that migrants can take up work, get wages and pay taxes. Once the registration process has been completed, they can use other existing offers in Denmark.</t>
+  </si>
+  <si>
+    <t>The overall objective of the project is to increase the number of young people entering vocational training and thereby also increase the number of skilled workers in Region Zealand. Specifically, the project calculates an increased student intake of 300 as a result of the project.The project is based on four main activities:Searching young people also outside the project partners' primary area of coverage (education cities)Educational guidance carried out as a hackathon courseVisibility of future employment and job opportunities for the youth group via company representation - as well as Follow-up guidance and support offered by partner schools and collaborating companies.The project is carried out in cooperation with Roskilde Technical School, EUC Zealand and ZBC (project manager) in the period between January 2023 and December 2024.</t>
+  </si>
+  <si>
+    <t>The aim of the project is to get more SMEs to work with the use of new technology, digitalisation and green transition in their production. The project uses new knowledge from MADE's research platform in innovation activities, which with different formats are based on the needs and development height of SMEs. The projects are carried out with and between production companies, knowledge institutions and other clusters. In order to get the cluster's activities and knowledge out to more production companies throughout Denmark, the activities will be strongly locally anchored in cooperation with other business support actors.</t>
+  </si>
+  <si>
+    <t>The project strengthens the students' social well-being in the academic part of the teaching, which requires a different didactics. Didactic Knowledge Personnel (DVP) facilitates the updating of well-being strategy and the transformation of teaching into well-being-enhancing professional learning communities (TFLs) in schools and actively participates in anchoring in teaching through increased knowledge, observation and sparring to teachers. TFL develops students' interpersonal skills, self-awareness, strength sides, initiative and courage to act and enables them to experience that learning happens through training of the imperfect with room for constructive, professional uncertainty, thereby creating professional pride. In addition, the transition from elementary school to elementary school and on to the main course, as well as the schools' SPS efforts, will be strengthened.The project comprises approximately 50 courses on elementary school 1 and 2 at a total of 12 partner schools.</t>
+  </si>
+  <si>
+    <t>The project “FiBrane: A UPW Solution for Offshore Green H2 Production" aims to further develop a new membrane technology that can effectively purify seawater into ultrapure water, which is used in electrolysis processes. Ultra pure water serves as the primary raw material for green hydrogen production and helps to ensure the optimal performance of the electrolyser. The project thus addresses the challenge of the PtX value chain requiring water, as abundant water is a prerequisite for realizing the potential of PtX. The project is a classic research and development project in which membrane technology must be raised from Technology Readiness Level (TRL) level 4 to TRL level 6 during the project period. The project has achieved TRL level 4 with support from Horizon 2020, Spin-outs Denmark and Innovation Fund Denmark and is now seeking support to bring membrane technology from laboratory scale to pilot plant scale.</t>
+  </si>
+  <si>
+    <t>HF students at STX schools to a lesser extent experience that their education is professional despite the fact that this was the intention of the 2017 upper secondary school reform. As the aim of the reform was to make HF a short route to short and medium-term higher education, this means that the students' path to e.g. welfare education is made more difficult. This is because teachers are used to teaching at STX and take this form of teaching with them at HF, and that teachers find it difficult to understand how and why to teach professionally at HF. The project therefore focuses on retraining the teachers of the participating upper secondary schools to teach professionally and develop concrete teaching materials for their subjects, which are shared on a common platform.</t>
+  </si>
+  <si>
+    <t>Games, film, television, animation and the new creative and advanced digital technologies such as virtual reality and XR technology are a Danish position of strength and a rapidly growing industry. Through the Innovation Power Programme, Vision Denmark works with this industry. The cluster works with six main activities focusing on, among other things, green and digital transformation in the digital visual industry and in the rest of the business community. With the grant from the Danish Business Promotion Board and the EU, the Vision Denmark cluster will ensure that Denmark gets maximum innovation and value from a Danish position of strength within advanced creative technology in an international and digital world.</t>
+  </si>
+  <si>
+    <t>The main objective of the project is the development of a modular, standardised and scalable production facility for hydrogen ("HydroGen2"), and support for competence development within PtX in South Jutland.The HydroGen2 concept uses standardised and industrialised electrolysers and develops a complete infrastructure based on the same industrial principles. The result will be that hydrogen can be produced significantly cheaper than is possible now.The competence building part is anchored in medium and long-term education in South Jutland and in concrete competence development of welders in industry. Master of Mechanical Engineering students gain access to test facilities at the programme, at SDU and Stiesdal Hydrogen, and SDU contributes to the optimization of the HydroGen2 concept with associated training materials, etc.</t>
+  </si>
+  <si>
+    <t>The project works to strengthen the good and inspiring STEM teaching and it is done through a practice-oriented, inquiry-based, application- and problem-oriented, possible interdisciplinary and educational teaching. The project will create new knowledge about how we can strengthen the framework and conditions for competence development, so that there is time, space and competences for the good and inspiring STEM teaching. Develop and adapt the framework and conditions for teaching and teachers so that they to a greater extent create opportunities for good and inspiring STEM teaching. Develop and renew courses and/or offers that work to create good and inspiring STEM teaching.</t>
+  </si>
+  <si>
+    <t>The third phase of the North Jutland lighthouse project, CO2Vision NeXt, follows up on the initiatives initiated in the first two phases of the project. In CO2Vision NeXt, a number of companies and organizations will work dedicated to the establishment of three new mini lighthouses to test and demonstrate new CCUS solutions. In addition to the establishment of new mini lighthouses, CO2Vision NeXt also includes a number of other CCUS-promoting activities, including the facilitation of an industry-specific knowledge panel to prepare a strategic raodmap for CO2Vision efforts, a research and development project focusing on the development of networked business models for CCUS value chains, an acceleration course for start-ups, internationalization activities, as well as SME-oriented networking activities.</t>
+  </si>
+  <si>
+    <t>The secretariat "Projektet imidt" develops - in collaboration with a number of actors - "Education for green jobs", which is an inter-municipal project in the Central Denmark Region under the European Social Fund.The project is carried out over a 3-year period, and the aim is to develop and implement additional initiatives that individually and in context ensure that more pupils in the preparatory basic education (FGU) between the ages of 18-25 years continue their education in vocational education and training (VET). This is to promote a workforce that - in the long run - supports the green transition of companies. In the project, an additional model is developed and tested, where the young person is followed in a coherent, handheld process from search to FGU and to retention on VET.</t>
+  </si>
+  <si>
+    <t>Green transition – a key element for social sustainability; equips companies to recruit unemployed people on the edge for green job functions. The project develops a mapping tool to identify green tasks in the participating companies that can be solved by unemployed people from the edge of the labour market. Existing tools and offers for companies and unemployed people are supplemented and further developed with a focus on being able to contribute to the green transition. In order to ensure high quality, coordination and innovation, all good forces are gathered by the fact that the project takes place in close cooperation between companies, business organisations, vocational schools, municipalities and Cabi.</t>
+  </si>
+  <si>
+    <t>The South Jutland Lighthouse Project has been established around the objective that the region should assume a key role in the green transition of the energy sector. The vision is to make the South Jutland region a showcase for solutions for green energy and sector coupling - not only nationally, but also internationally. In other words, Phase 2 contributes to further operationalizing the business lighthouse and the Partnership Agreement's five aims. Phase 2 the application continues research and innovation projects from Phase 1, initiates new projects and takes national leadership in green energy and sector coupling. In addition, Phase 2 is further developing the research centre with broad knowledge-building in the field of green energy and sector coupling. A next step in Phase 2 is to build a research identity for the centre. A total of 4 research and innovation projects will be carried out in the Phase 2 application.</t>
+  </si>
+  <si>
+    <t>The project develops new methods and a pedagogical practice that strengthens FGU's lifting capacity in relation to the most vulnerable students in the target group for FGU. The project develops participatory and inclusive methods and practices to strengthen students' qualified self-determination through support for students' personal recovery and empowerment. The resource persons contribute to the formulation of concrete initiatives targeted at the students and in parallel establish a practice-oriented learning space for the staff.Personnel competence is developed within the recovery and rehabilitation approach and on this basis implements student courses with the purpose of maintaining our students in education.</t>
+  </si>
+  <si>
+    <t>The People's Park on the peninsula is a long-lasting transformation of an important tourism area. In the project, physical quality improvement, stronger cohesion, increased biodiversity and present aesthetics will together create growth potential for national and international tourism and at the same time secure the area against future climate challenges.The park will inspire stays, events and other activities that support an economically as well as environmentally, socially and culturally sustainable growth in the area's tourism.After a period of lagging behind strategic-physical investments in tourism infrastructure, the City Council of Syddjurs Municipality has adopted an ambitious comprehensive plan for the transformation of the port areas. The People's Park is the project's opening feature for future tourism investments.</t>
+  </si>
+  <si>
+    <t>The project helps the business community to recruit skilled workers with skills for the green transition. The green value chain is implemented in all educational activities on an equal footing with the economic value chain. Vocational education and training teachers lack competences for this, due to the rapid development of materials, processes and products, as well as legislation. They need knowledge and a better overview of the complexity when decisions are also to be based on assessment of climate impact. The new knowledge is implemented in the teaching of core subjects and thereby strengthens the students' competencies for the green transition. The project includes 22 basic and main courses.</t>
+  </si>
+  <si>
+    <t>The project "New bridges for more skilled workers" is a collaboration between eight SOSU and VUC schools in the Capital Region of Denmark. The aim is to develop and test new tools, methods and processes with two long-term objectives: To attract more adults to start a vocational welfare education to increase the implementation of the vocational welfare educations, including strengthening the transition between basic and main courses The project's four main activities are carefully selected and designed on the basis of a knowledge and development cooperation with the organization Raido.</t>
+  </si>
+  <si>
+    <t>Agricultural residue pyrolysis is considered a cost-competitive and scalability solution for the production of carbon-negative biofuels. While Stiesdal SkyClean has matured the pyrolysis technology to produce safe and stable biochar, hot pyrolysis gas is not a commodity and it limits the deployment of the technology on a large scale. This project is aimed at developing a biofuel for the industrial sector from the condensable bio-oil fraction of the gas and biomethane, i.e. green natural gas using biological methanisation technology from Biogasclean from the dry part of pyrolysis gas. In order to expand the applications of biochar, biochar products for building materials are being developed in collaboration with Saint-Gobain Isover.</t>
+  </si>
+  <si>
+    <t>Lillebælt Nature Park is Denmark's largest nature park and offers a wealth of qualities and experiences. The natural park has the potential to become an attractive tourism product, a reason-to-go that attracts more visitors to the area for the benefit of local businesses, citizens and guests. But this requires investment in the natural park's basic infrastructure and facilities. The aim of the project is therefore to initiate a development that can improve the tourism infrastructure in the Lillebælt Nature Park and create the basis for positive knock-on effects for citizens, guests and businesses, especially the local tourism industry. At the same time, the aim is for the investments to bring the natural park's tourism infrastructure to a level that attracts additional private investment to the area.The project consists of a series of investments in tourism infrastructure spread over three locations in the natural park. The project's budget is divided into just over half for a renewal of Middelfart Marina in the form of a new activity grounds and boat bridge, tax and parkour area, new communal house and picnic terraces, etc. Almost 1/4 of the budget is divided between investments in Museumsgaarden Kringsminde near Fredericia, among other things through the construction of a new service building and the renovation of archaic obsolete buildings, as well as an investment in the area around Skamlingsbanken in Kolding municipality in the form of a viewing tower in the trees and a tidal bridge at Binderup Strand. The last 1/4 of the budget is used for investments in infrastructure in the Lillebælt Nature Park, more specifically the construction of several paths between hotspots in the park, the establishment of shelter space and better toilet conditions at several locations in the nature park.</t>
+  </si>
+  <si>
+    <t>BeyondFossil Project: Lighthouse for Green Energy and Sector Coupling aims to help mitigate the negative consequences associated with the transition from oil and gas to green energy in South Jutland. Through investments in new green technologies through concrete innovation projects, and by exploiting business potential among SMEs, the project will ensure effective knowledge development that supports the green transition of the energy sector. Common to the companies is the need for transformation of the necessary skills, which the project addresses through concrete activities.The project's basic philosophy is to turn transformational consequences into growth and new opportunities for the companies in South Jutland. Actions build on existing initiatives and partnerships.</t>
+  </si>
+  <si>
+    <t>The project has the programme-specific objective of recruiting an additional 900 employed and unemployed (young) unskilled workers for vocational training. Throughout the project, the focus is on supporting the green transition of SMEs. The main project-specific activities are:Business outreach initiatives aimed at articulating employee competence as an important prerequisite for the green transitionCompetence clarification and motivational one-to-one guidance of the target groups in relation to the vocational education systemCompetence clarification, guidance and educational motivation of a group of adult young unemployed - as well as Real education implementation with toning towards green transition.The project, which is carried out in cooperation between 18 vocational schools, has a duration of 3 years.</t>
+  </si>
+  <si>
+    <t>"Business Lighthouse Life Science - Scaling Health and Welfare Solutions" aims to help companies scale their health and welfare solutions in the Danish and international markets. The project offers two tracks of activities aimed at national and international scaling and provides companies with good conditions for engaging in dialogue and cooperation with public and private actors in the health and welfare area. The project's activities will lead to 125 companies receiving support, 90 companies strengthening their conditions for national and international scaling and 75 companies drawing up a national or international scaling plan. The project's partner group consists of Danish Life Science Cluster, Erhvervshus Hovedstaden, Erhvervshus Sjælland, DI and The Trade Council, and has the support of several private actors within the health sector. The project has a total budget of DKK 19.9 million.</t>
+  </si>
+  <si>
+    <t>The overall purpose of the project is to realise several strategic initiatives from development plans for Destination Sydfalster and Gedser Erhvervshavn. The project focuses on strengthening the local tourism-related commercial activities in Destination Sydfalster with a special focus on Gedser. The project's primary target group is the local and potentially new entrepreneurs and investors, who will benefit from the increased number of visitors that the project is expected to result in. The project's construction activities are expected to result in better infrastructure and thereby create the conditions for increased business activity and new private investments, especially at Gedser Erhvervshavn and Gedser Lystbådehavn, where new facilities and potentials for use of the areas will be created. The project's most important activities concern the upgrading of Gedser Marina, where a connection will be established between the marina and the commercial harbour, and work will be carried out on information and communication for pedestrians, cyclists and sailors. At the marina, new campervan sites will be built, a new facility building will be built, the harbour promenade will be beautified, and a new activity house will be built. At the commercial port, an information house will be built, a safe and visible path connection will be established over the E55 between the marina and the commercial ports, and then you will work with wayfinding in the area both in the form of route markings, signage and pictograms.</t>
+  </si>
+  <si>
+    <t>The aim of the project is to support SMEs' need for qualified labour for the green transition in the Central Denmark Region. As part of the project, the needs of SMEs are identified in relation to sustainable development, after which unemployed people on the margins of the labour market are matched with companies. The unemployed participants in the project undergo nine weeks of motivational and green education, which consists of a combination of school education and internship. Participants are supported by retention activities when they enter companies.The expectation is that participants will be able to free up resources from the existing employees of SMEs. This also frees up resources for green training of existing employees - the green wave. SMEs thus achieve an increased level of competence in terms of sustainability, while unemployed people at the margins of the labour market find jobs.</t>
+  </si>
+  <si>
+    <t>The purpose of the project is to attract and retain students to educational programmes on Bornholm through the development of attractive educational environments and well-being. The project will create a new recruitment model targeted at young people and adults without jobs or education, both on and off Bornholm, to promote participation in vocational and higher education. By collaborating with educational institutions, job centres and companies, the project aims to create stronger ties to education, reduce drop-out rates and make it attractive to live and work on Bornholm. The focus is particularly on industries such as sustainability, green transition and STEM subjects. The goal is to attract 100 new students to the Campus Community over three years, including through hybrid teaching and improved study environment.</t>
+  </si>
+  <si>
+    <t>The focal point of the project is the development of a complete flash pyrolysis plant that integrates with parallel functions in the value chain - from biomass to coal and gas utilization but, as something new on a larger scale, with an integrated oxygen supply (Oxy-Fuel). In this way, the overall goal of the project is to create capacity for 30 tonnes of daily pyrolysis in order to be able to supply gas and electricity to the supply networks and carbon capture, respectively, in the form of biochar.The project plant will operate with pyrolysis of biomass from its own biogas plant and with sewage sludge from Hjørring Vandselskab. The project's research efforts will focus on the possibilities of controlling and reducing the content of PFAS in sewage sludge by means of pyrolysis and on enhancing the utilisation rate of biochar in agriculture by exploiting the properties of the coal as a potential carrier of organic nutrients.</t>
+  </si>
+  <si>
+    <t>E-CH4-BOOSTER will scale and industrialise an integrated solution for CCU (e-methane from biogenic CO2). Pura Futura, EMS and AU will further develop and industrialise the CCU technology. The project will reduce e-methane costs by improving both CAPEX and OPEX, including by ensuring improved dynamic operation and integration.A demonstration plant will be built that is large enough to test and optimize the operational dynamics, which is based on the same architecture as a full-scale solution.FMS and Rybners will identify the need and develop new courses/trainings that ensure that the right competencies are present for the biogas industry to operate this type of PtX plant.</t>
+  </si>
+  <si>
+    <t>The project will develop Klintholm Harbour through the establishment and development of a "Havhus", a jetty and a promenade with living and learning spaces. In addition, stakeholder and citizen-involving activities are planned. The project has a consistent focus on maritime biodiversity and offshore wind energy. The development of the Port of Klintholm will, among other things, create the framework for communicating the two themes. The overall purpose of the project is to attract strong, nature-oriented tourists to the area, also during the shoulder season, and thereby create better conditions for running sustainable tourism activities in Klintholm Harbour. The project will provide new facilities that can be used for commercial activities that do not exist in the area today. It is expected that the project will enable commercial activities in areas such as sauna experiences, winter bathing, guided tours, training courses and strengthening conditions for tour boats. In addition to attracting more investments and guests, the project also aims to create a better framework for settlement in the local area through the upgrading of the port.</t>
+  </si>
+  <si>
+    <t>In 2026, the project expects to have established a CO2 intermediate storage with a capacity of 200,000 tonnes of biogenic CO2 per year from North Jutland biogas plants. At the same time, preliminary analyses are being carried out with the aim of increasing capacity to 800,000 tonnes by 2028 from new CO2 sources. On a full scale, the project is expected to be developed into an international CO2 import/export terminal, with capacity of many million tonnes per year. In parallel, feasibility studies are being carried out for the construction of piped CO2 infrastructure from Aalborg to Hirtshals, as well as the exploration of CO2 capture potentials and infrastructure solutions in Himmerland, with the aim of expanding the CO2 infrastructure south of Aalborg. The project also develops and implements courses directly related to the North Jutland CCUS value chains that can help the workforce adapt to the new CCUS industry.</t>
+  </si>
+  <si>
+    <t>The project "Towards jobs and education" will, through a hand-held effort, help companies meet the labour needs they have in connection with the green transition, by simultaneously supporting unemployed citizens against jobs or education. In collaboration with relevant business fora, we will identify which labour is needed, which skills are needed, including which opportunities there are for support and which trade-offs are possible.A handheld holistic effort will be offered to a wide group of unemployed citizens on the edge of the labour market across age and benefit. This is in an effort to help as many people as possible gain a foothold in the labour market or in education.</t>
+  </si>
+  <si>
+    <t>The purpose of the project "Education Bridge Bornholm" is to increase the number of students in vocational education and training within Horesta, HK Detail/Office and the Sosu area, who have a shortage of qualified labour. The project develops new methods for recruitment and retention of students to ensure companies qualified employees. Work is underway on comprehensive solutions combining education and employment with social initiatives. The project includes collaboration with at least 30 local companies that commit to employing and supporting students in education. The focus is on young people and adults without education or jobs. The aim is to create a close network between companies and educational institutions and attract new inhabitants to Bornholm.</t>
+  </si>
+  <si>
+    <t>The project is established in a collaboration between North Jutland vocational schools and preparatory basic education (FGU). The aim of the project is to strengthen the transition from FGU to VET with more preparatory and supportive efforts and thereby increase the opportunities for young people to start and stay in vocational education and training.Focus will be on activities across FGU and VET institutions so that students get a better knowledge of the vocational school before school start, but also employees across employees get to know each other's teaching methods and pedagogical approaches. This includes job-hadowing, joint competence development in relation to didactics, pedagogy, coaching and guidance, as well as the development and testing of new methods and approaches that support an easier transition from FGU to VET.</t>
+  </si>
+  <si>
+    <t>The project will increase the number of skilled workers through recruitment and retention. Based on well-being, motivation and increased knowledge, the project will extend beyond elementary school, VET and municipal initiatives. The project is carried out by the three vocational schools CELF, ZBC and Nordvestsjællands Erhvervs- og Gymnasieuddannelse. primary school pupils)Increased EUD implementation (target group: pupils and apprentices)More young unskilled people in education and training (target group: young unskilled adults/students).The project will address declining adolescence, low search for VET and skills shortages. It is expected that the project will contribute to more skilled workers through the project's efforts.</t>
+  </si>
+  <si>
+    <t>The project "HYFLEX - Flexible Hydrogen Storage for Power-to-X and Grid Optimization" will build on European Energy's existing PtX plant at Kassø in Aabenraa Municipality, establish a hydrogen storage and related hydrogen compressors with a storage capacity of 10 tonnes (500 MWh), and expand the existing methanol plant with 10MW of new electrolysis capacity. At the same time, the project will ensure an optimal balancing of the plant in relation to the public electricity grid. Specifically, the project will create the basis for a partial decoupling of the PtX plant's operation from the current electricity production, which contributes to reducing the energy costs associated with large-scale electrolysis in Denmark.</t>
+  </si>
+  <si>
     <t>Aarhus’ project proposal unconventionally combines two seemingly different challenges - revitalization of brutalist buildings and youth mental health – into one integrated NEB approach. Historical buildings associated to ‘brutalism’ are often considered unattractive leading to a lack of support for preservation. Simultaneously, growing stress about failure, uncertainty about their future, puts a number of young urban people‘s mental health at risk (anxiety, loneliness, depression) in today’s society. The project imagines and co-creates a sustainable and inclusive future strongly grounded in the needs of today by not eradicating, but uplifting today’s imperfectness. The project aims to recover the ‘Kulthurus Bunkeren’ a former school and ‘brutalist’ building saved from demolition and adapt it to reflect NEB aesthetics’ principles while playing a cohesive role in the neighbourhood by hosting social and employment services, as well as training facilities targeting young mental disordering patients. ImperfectCity will implement a unique methodology to enable the cultural heritage appreciation of brutalist architecture and connect the city’s built environment with mental health to “embrace imperfectness” and “put creativity and inclusion” at centre stage.</t>
   </si>
   <si>
+    <t>PytoN - Full-scale pyrolysis at the next level continues and accelerates the development of Stiesdal's SkyClean pyrolysis technology, demonstrated at the first full-scale plant in Vrå, inaugurated in 2024. The plant, which uses wet biomass, is one of the world's largest pyrolysis plants and has high energy efficiency through advanced heat integration. The project focuses on further development of the plant's components and optimisation to reduce operating costs and improve efficiency so that the technology can become commercially relevant. In addition, training is being developed for operators and the building up of Danish certification competencies. In addition, there are developments within biogas, pyrolysis sub-suppliers and agricultural consultants. How to strengthen green transition and job creation in North and South Jutland.</t>
+  </si>
+  <si>
+    <t>Projektet "CO2 Infrastruktur Aalborg" har til formål at udarbejde en fælles CO2-infrastrukturplan for Aalborg. Infrastrukturplanen skal anvendes af projektets partnere som et strategisk dialogværktøj, der kan danne beslutningsgrundlag for fremtidige investeringer og løsningsmodeller inden for CO2-fangst, -anvendelse og -lagring (CCUS).Projektkonsortiet består af Aalborg Portland (ACCSION projektet), Copenhagen Infrastructure Partners, Aalborg Forsyning og Nordværk (Fjord PtX projektet) samt Fidelis New Energy og Port of Aalborg (Norne projektet) samt Aalborg Kommune og Aalborg Universitet. Den fælles infrastrukturplan, der skabes i projektet, skal konsolidere projektets partneres eksisterende CO2-infrastrukturplaner, og i forlængelse heraf udvikle 2-3 scenarier for en fælles CO2-infrastruktur.</t>
+  </si>
+  <si>
+    <t>"Trin for Trin" fokuserer på at få flere gadesovende, specielt migranter, i arbejde, så de kan få råd til en bolig og brødføde deres familie. Vi tilbyder en intensiv og mindre intensiv model: Alle får et tilbud om hjælp til optag af eksisterende tilbud/ydelser, samt socialpædagogisk arbejde for at afhjælpe nogle af barriererne til job og bolig, hjælp til nøgleregistreringer og "hele job" og boligsøgningsprocessen.Der vil også være et fokus på fysisk og psykisk velvære, og på muligheden for at deltage i korte jobrelaterede kurser. Vi tilbyder ligeledes efterværn/rådgivning, for at hjælpe udsatte borgere med at forblive i arbejde og beholde deres bolig. For en gruppe borgere har vi også muligheden for at tilbyde et intensivt forløb med fokus på "shelter first."</t>
+  </si>
+  <si>
+    <t>Projektets fokus er på at mobilisere sjællandske SMV'er til at implementere og skalere konkrete cirkulære økonomiløsninger. Projektet har samlet 24 organisationer, organiseret i 15 værdikædesamarbejde, som vil give store reduktioner og bedre anvendelse af ressourcer - og reducerede CO2-udledninger.Partnerne vil identificere og rekruttere yderlige ca. 10 Sjælland værdikædesamarbejder i løbet af projektet, som modnes til at søge om projektdeltagelse og finansiering. Der ydes undervejs sparring til virksomhederne til at fremme genbrug, reparation, genfremstilling, genanvendelse af materialer og længere produktlevetider via cirkulære værdikædesamarbejder og leve op til øgede bæredygtighedsrapporteringskrav. Deltagerne vil modtage hjælp til at udvikle og implementere værdikædesamarbejder.</t>
+  </si>
+  <si>
+    <t>Formålet med projektet er at tilbyde unge karriere- og uddannelsesvejledning, samtidig med at de er ansatte i periodiske job som ufaglærte indenfor de 3 prioriterede brancher. Vejledningen knyttes direkte an til de unges arbejdspraksis, hvor der primært lægges vægt på at skabe og fastholder et uddannelsesperspektiv med vægt på meriterende arbejdserfaringer af betydning for en "fra-ufaglært-til-faglært" tematik. Projektet er opbygget omkring 6 hovedaktiviteter: Indgåelse af samarbejdsaftaler med regionale virksomhederKortlægning med interview af ungeUdvikling af vejledningskoncepterOpkvalificering af virksomhedsinterne ressourcepersonerAfprøvning af de udviklede vejledningskoncepter - samt Evaluering og formidling.</t>
+  </si>
+  <si>
+    <t>Projektet har til hensigt at styrke indsatsen for unge i hjemløshed i Københavns Kommune og bidrage til dels at forbedre de unges sociale situation og koble dem til aktiviteter og fællesskaber i civilsamfundet.Indsatsen skal på sigt bidrage til at at få de unge på rette kurs og ud af deres marginaliserede position. Projektet er et samarbejde mellem Hjemløseenheden i Købehavns Kommune, Jobcenter København og den private NGO WeShelter, som er en del af Fonden Missionen blandt Hjemløse.</t>
+  </si>
+  <si>
+    <t>Projektet vil optimere Kvasirs solvotermiske teknologi ved at undersøge kommercielt potentiale og værdifulde biprodukter som kan anvendes til biobrændstof, byggematerialer, jordforbedring og CCUS. Målet er at forbedre separations- og opgraderingsprocesser samt markedsvurdere produkterne i samarbejde med DTU. Teknologien udvikles fra TRL 4 til TRL 7 og skaleres fra Fredericia til et fuldskalaanlæg i Aabenraa, der skaber op til 100 lokale job. Sammen med Fredericia Maskinmesterskole faciliteres træningsprogrammer, der kvalificerer arbejdsstyrken til grønne teknologijobs og understøtter økonomisk vækst i Sydjylland.</t>
+  </si>
+  <si>
+    <t>Projektet Fra Havn til Strand har til formål at styrke kvaliteten af turismeproduktet i Nakskov by og Fjord med respekt for natur, miljø og kulturarv og forbedre forudsætningerne for yderligere private investeringer.Projektet består af to delaktiviteter:At transformere de kulturhistoriske færgelejer i Nakskov Havn til vandaktiviteter og ophold samt til knudepunkt for vandforbindelserne i Nakskov Fjord.At udvikle en oplevelsesrute der kan binde områdets stedbundne natur- og kulturhistorie sammen.De to aktiviteter skaber tilsammen udgangspunktet for udvikling af nye kommercielle aktiviteter.Projektet er forankret i Nakskov 2023 hvor RealDania indgår som økonomisk partner i projektet.</t>
+  </si>
+  <si>
+    <t>Copenhagen Skills bidrager til at sikre flere faglærte. Flere faglærte er en forudsætning for at lykkes med grøn omstilling og sikre virksomheder arbejdskraft. Formålet med projektet er at give unge de bedste forudsætninger for deres uddannelsesvalg og ikke mindst en bedre og mere realistisk forståelse af de muligheder, en faglært uddannelse tilbyder.Gennem samarbejde med erhvervsskoler, grundskoler, FGU, Studievalg og kommuner udvikles nyskabende aktiviteter, som bringer erhvervsuddannelser tæt på de unge i praksis og kvalificerer vejledning og læring om uddannelse og job. Projektet bygger på antagelsen om, at åben dialog og refleksion om uddannelsesveje og erhvervsuddannelser får flere unge til at overveje muligheden for og blive udfordret på forestillinger om erhvervsuddannelser.</t>
+  </si>
+  <si>
+    <t>Fire sønderjyske jobcentre afprøver sammen med Marselisborg en ny indsats, hvor lokale virksomheder får hjælp til at afdække opgaver relateret til grøn omstilling, som kan matches med kompetencer fra ledige borgere på kanten af arbejdsmarkedet.Virksomhederne får derved et nyt rekrutteringsgrundlag til dele af deres grønne omstilling, og får samtidig mulighed for at fokusere eksisterende medarbejderkompetencer på virksomhedens kerneopgaver i et jobmarked, hvor kvalificeret arbejdskraft er en mangelvare.Samtidig får en stor gruppe ledige borgere, som igennem mange år har haft svært ved at komme ind på arbejdsmarkedet, muligheden for at få et beskæftigelsesmæssigt fodfæste i vigtige og meningsfulde jobfunktioner, som er langtidsholdbare på et arbejdsmarked, der bliver stadigt mere grønt.</t>
+  </si>
+  <si>
+    <t>Formålet med projektet er at styrke overgangen fra FGU til EUD ved at udvikle og optimere kombinationsforløb, som er kortere forløb på EUD for FGU-elever. Ifølge forskningen er netop overgangene i ungelivet en vanskelig proces især for udsatte unge.Hovedaktiviteterne omfatter udvikling af introducerende, fagfaglige og individuelle kombinationsforløb med fokus på karrierelæring og relationskompetence for FGU-elever. Aktiviteterne udvikles i tæt samarbejde med de 14 deltagende FGU- og EUD-institutioner i Region Syddanmark. Projektets arbejdsgrupper spænder bredt fra lærere/vejledere, elevcoaches, ledelse, elever og administration.Målet med projektet er at øge antallet af unge, der påbegynder og gennemfører en erhvervsuddannelse og dermed forbedrer deres beskæftigelsesmuligheder.</t>
+  </si>
+  <si>
+    <t>Projekt Fastholdelse gennem Social Bæredygtighed på EUD (PSB) skal inkludere og fastholde udsatte elever på GF1 og GF2.11 erhvervsskoler samarbejder om metoder, der øger trivsel og mulighed for, at flere elever gennemfører. Med afsæt i målgruppefokuseret kompetenceudvikling understøttes et trygt læringsmiljø, der fremmer elevernes trivsel og faglige udvikling.PSB har fokus på:Håndholdte forløb og overgangsstøtteDigital trivselInkluderende fællesskaberVirksomhedsrelationerFaglig, kulturel og social dannelseMed mikromålinger sættes lokalt ind, og trivselsdata hentes i de kritiske faser i uddannelsen, hvor især sårbare elever kan være i fare for at falde fra.PSB bygger på fælles ansvar for lige muligheder for kvalitetsuddannelse og bidrager aktivt til social bæredygtighed.</t>
+  </si>
+  <si>
+    <t>PytoCCUS-projektet integrerer pyrolyse med CO2-fangst og -fordråbning ved biogasanlægget Agri Energy Vrå for at opnå en uset høj udnyttelse af biogent kulstof.Med udgangspunkt i partnernes kerneteknologier og kompetencer integreres pyrolyse og CO2-fangst og fordråbning. Varmeintegration sikrer en konkurrencestærk løsning i et modulariseret design. Først afprøves værdikæden for flydende CO2 med udgangspunktet i biogasopgradering. Dernæst analyseres mulighederne for også at inkludere CO2-opsamling fra pyrolysegas.Avancerede livscyklusanalyser dokumenterer nettoklimaeffekten af den samlede løsning.Der undersøges, hvordan biokul kan skabe merværdi ved at indgå i CO2-opsamling til håndtering af svovlforbindelser, øge og accelerere metaniseringsprocessen i biogasanlægget og reducere luftgener.</t>
+  </si>
+  <si>
+    <t>Projektet "Mental sundhed og hverdagstrivsel i Region Sjælland" opskalerer projektet "Sunde Unge", idet projektet arbejder med helhedsorienteret hverdagstrivsel i form af løft af unges hverdagstrivsel og etablering af et engagerende uddannelsesmiljø. Dette ud fra antagelsen om, at det er nemt at gå fra en uddannelse, men det er svært at forlade et fællesskab.I projektforløbet deltager 1.238 unge under 18 år og 1.284 unge over 18 år fra seks erhvervsskoler og Professionshøjskolen Absalon, hvoraf mindst 775 forventes at gennemføre.Syv forskellige metoder udvikles til at fremme mental sundhed og hverdagstrivsel, med en ambition om at halvere frafaldsraten på de involverede uddannelser.</t>
+  </si>
+  <si>
+    <t>Fyrtårn Syd fastholder sine fire prioriteter indenfor arbejdskraft. Projektet under indsatsområde 2.1.2 sigter mod at øge virksomhedernes adgang til kvalificeret arbejdskraft gennem om- og opkvalificering af medarbejderne og målrettet tiltrækning af kvalificeret arbejdskraft fra udlandet. Virksomhederne bliver mødt af håndholdte indsatser og forløb, som matcher deres behov og modenhed og de klædes på til at løse manglen på arbejdskraft gennem kompetenceudvikling og international tiltrækning.Målet er at imødekomme behovet her-og-nu, men også at klæde virksomhederne på til fremtiden. I tæt samspil med virksomhederne udvikles og gennemføres uddannelsesplaner med særligt fokus på grønne kompetencer. Relevante offentlige aktører og udbydere er en integreret del af løsningen. Virksomheder får mulighed for at synliggøre konkrete job gennem internationale tiltrækningsaktiviteter.</t>
+  </si>
+  <si>
+    <t>Water Valley Wise Workforce er en helhedstilgang til kompetent arbejdskraft i vandsektoren, baseret på forskellige metodiske tilgange for kompetenceløft og tilknytning. Projektet bidrager til dette gennem tre hovedaktiviteter:Bæredygtigt kompetenceløft på tværs af vandkredsløbet: Prioriterede kompetenceløft i det samlede vandkredsløb, for at styrke evnen til at takle de massive udfordringer og omsætte til muligheder.Vandets ADC: Konkrete kompetenceforløb og en ny model for kompetenceløft til sikring af sektorens digitalisering.En attraktiv dansk vandbranche: Konkrete tiltag for styrke "En attraktiv dansk vandbranche" for at øge puljen af kompetente mennesker, der vælger og genvælger at arbejde i sektoren.</t>
+  </si>
+  <si>
+    <t>CO2Vision 2.0 styrker arbejdet med at accelerere virksomhedernes muligheder for at arbejde med CO2 fangst, transport, anvendelse og lagring - benævnt CCUS. Koblingen mellem vækst- og beskæftigelsesmuligheder og emissionsreduktioner via CCUS, er en vigtig del af missionen for CO2Vision og for opnåelsen af reduktionsmålene i den danske Klimalov. Via projektet skabes der mulighed for lokale investeringer i test og demonstrationsfaciliteter, en koordineret udvikling af infrastrukturen, der muliggør CCUS samt formidling af muligheder og begrænsninger på området. CO2Vision sikrer at de mange tiltag og investeringer fordelt i hele regionen, er med til at muliggøre kommende storskala investeringer i CCUS og PtX, der styrker Danmarks vækstpotentiale og position som grønt foregangsland inden 2030.</t>
+  </si>
+  <si>
+    <t>Kerteminde Marina skal være en levende kant mellem by og hav, samt være indbydende og tryg med byrum, der inviterer til forskellige aktiviteter og tiltrækker flere målgrupper. Et oplevelsesområde for alle og et besøg værd året rundt.Projektets formål er at forbedre rammerne for turismen samt det lokale erhvervs- og foreningsliv. Projektets ene af tre hovedaktivitet er at etablere en multifunktionel plads, der med flytbare elementer optimerer udnyttelsen året rundt, samt kommer foreningslivet til gavn ved stævner og byens erhvervsliv ved at forbedre byens parkeringsforhold.Ved forlængelse af 3 broer, hvis resultat er at skabe flere bådpladser til Marinaens turister, frigives plads i Marinaen til etablering af rekreative maritime områder, vil forbedre rammerne for andre typer brugere og turister. Rådgivning af havnepromenaden vil sikre, at havnen og byen bindes bedre sammen til glæde for det lokale forenings- og erhvervsliv.</t>
+  </si>
+  <si>
+    <t>Projekt Ung 360 - Den fælles indsats vil sikre, at endnu flere unge uden uddannelse fastholdes i uddannelsessporet og færdiggør uddannelse. Det er primært frafaldstruede unge på FGU, som deltager i fastholdelsesforløb, men også frafaldstruede elever på EUD, som deltager i pitstop på FGU mhp. at gennemføre uddannelse.Et centralt element i projektet er ansættelse af fastholdelseskonsulenter, som skal understøtte elevernes tilhør på værkstedet el. holdet. Desuden skal projektet udvikle metoder til samarbejdet omkring den unge, således at alle parter (FGU, KUI, EUD mv.) trækker i samme retning og dermed støtter den unges vej mod uddannelse. Udover at sikre, at flere unge gennemfører uddannelse, vil projektet udvikle redskaber, der kan bruges bredt i arbejdet med fastholdelse.</t>
+  </si>
+  <si>
+    <t>Fyrtårn Syd fastholder sine fire prioriteter indenfor arbejdskraft. Projektet under indsatsområde 2.1.1 (Erhvervsuddannelse og videregående uddannelse) sigter mod at øge optaget på erhvervs- og videregående uddannelser, samt på at synliggøre karrieremuligheder for unge inden for energisektoren, særligt grøn energi og sektorkobling. Målet er et øget udbud af kvalificeret arbejdskraft.Virkemidlerne er ung-til-ung kommunikation, ambassadørskab, målrettede vejledningsredskaber, erhvervspartnerskaber, synlighed i samarbejde med både uddannelsesinstitutioner, virksomheder og andre aktører. Der arbejdes på tværs af klassiske siloer i uddannelsessystemet og der sættes fokus på mulighederne for at bidrage til grøn omstilling gennem forskelligartede uddannelsesvalg. I projektet er der fokus på synergier og skalering i forhold til tidligere indsatser, og særligt konceptet "Fremtidens Grønne Helte" udvides.</t>
+  </si>
+  <si>
+    <t>Forbindelsen mellem hav og fjord er et byudviklingsprojekt i Hvide Sande, der etablerer en rekreativ forbindelse gennem byen, hvilket muliggør udlægning af et nyt centralt areal til turisme og kommerciel erhvervsudvikling. Projektet bidrager til visionen fra den Strategisk-fysiske Udviklingsplan for Hvide Sande ved at skabe synergi mellem turisme, havneaktiviteter og bosætning, samt etablering af et nyt offentligt byrum. En ny svingbro og Byens Plads forbinder Sluseøen og bymidten, hvilket forbedrer bevægelsesflowet og prioriterer bløde trafikanter. Den nye rekreative forbindelse er en del af udvikling af kvalitetsturisme i Hvide Sande. Projektet forventes at tiltrække investorer, fremme helårsturisme og støtte udviklingen af detail- og turismeerhverv i området.</t>
+  </si>
+  <si>
+    <t>Formålet med projektet er at accelerere spredningen af velfærdsteknologi gennem fokus på opkvalificering af aftagerleddet i implementering og skalering af det virtuelle borgermøde (VitaComm) og dels gennem fokus på kompetenceudvikling i forhold til en generel organisations- og kulturforandring i det kommunale pleje- og omsorgsarbejde. Det virtuelle borgermøde er en app og et softwaresystem til skærmebesøg, videomøder, opkalds- og chatkommunikation og fildeling.Projektet har fokus på den grundlæggende opkvalificering og faglige kulturændring, der ligger bag en fuldendt implementering af velfærdsteknologiske løsninger, herunder det virtuelle borgermøde. Projektet bidrager til dette gennem seks hovedaktiviteter omfattende udvikling af en generisk implementerings- og skaleringsmodel og en række opkvalificeringsforløb til ledere og forskellige medarbejdergrupper, herunder professionsbachelorer, nøglemedarbejdere og hjemmeplejemedarbejdere.Projektet indeholder 6 hovedaktiviteter:HA1: Udvikling af en generisk implementerings- og skaleringsmodelHA2: Masterclass for ledergruppeHA3: Opkvalificering af professionsbachelorerHA4: Uddannelse af teknologiagenterHA5: Målrettet efteruddannelse af medarbejdersidenHA6: Implementering, skalering og videreudvikling</t>
+  </si>
+  <si>
+    <t>Femern Fyrtårn II - Kvalificeret arbejdskraft arbejder med:Strategisk kompetenceløft af 100 virksomheder via kompetenceplaner og opkvalificering af mindst 1000 medarbejdere gennem efteruddannelse indenfor bæredygtigt byggeri og erhvervspotentialerne afledt af Femern.Højt kvalificeret og specialiseret arbejdskraft til bæredygtigt byggeri og anlæg samt afledte erhvervspotentialer i form af særlige erhvervskompetencegivende kurser, "Case Competitions" og virksomhedssamarbejder med 650 studerende og elever.Videns- og læringscenter indfanger den unikke viden, der udvikles i Femern-byggeriet og fungerer i et samspil mellem fysiske og digitale manifestationer, som private og offentlige aktører bruger og indgår i for at erhverve kritisk viden og specialiserede kompetencer indenfor bæredygtigt byggeri og anlægsarbejde, samt som inspiration og karrierelæring for unge i forhold til at arbejde med byggeri og anlæg.</t>
+  </si>
+  <si>
+    <t>Thyborøn 2.0: Den maritime kraft vil give Thyborøn det vigtige løft, der skal til for, at den kan udleve sit fulde potentiale som ét af Vestkystens stærkeste feriesteder. Den naturlige wayfinding mellem bydelene skal styrkes, og aktiviteter, oplevelser, museer mv. skal bindes sammen med forbedret infrastruktur, p-pladser, forbindelsesstier og opholdsrum. Projektet vil bidrage til en strukturel transformation af byen, der skal give det eksisterende turismeerhverv øget mulighed for flere og bedre produkter og oplevelser og skabe forudsætningerne for at tiltrække nye, private investeringer i oplevelser og overnatningskapacitet til byen, så Thyborøn bliver en endnu mere attraktiv by at besøge, bo og arbejde i.</t>
+  </si>
+  <si>
+    <t>#BIO2ME ... "En uddannelse til den grønne omstilling passer til mig!""#BIO2ME" motiverer og giver kompetenceløft til ufaglærte &amp; faglærte, så de uddanner sig til diplomingeniør i bioteknologi eller maskinteknologi i Region Sjælland - som med erhvervsfyrtårnet "Biosolutions" har stigende behov for kvalificeret arbejdskraft.Kom med op ad KompetenceTrappen!Deltagerne bruger "KompetenceTrappen", hvor de på flere trin får 1:1 rådgivning, realkompetencetjek og forløb hos VUC, Erhvervshus Sjælland og Professionshøjskolen Absalon.Deltagerne bliver tilknyttet regionale mentor SMV'er, der så får relationer til kandidater i fødekæden. En følgegruppe kvalitetssikrer projektet; BiotekByen, C25 virksomheder og SMV'er, arbejdsgiverorganisationer, det regionale arbejdsmarkedsråd m.fl.</t>
+  </si>
+  <si>
+    <t>Kirkens Korshær styrker indsatsen for hjemløse på tværs af Sjælland. Gennem seks varmestuer og to mobile enheder når projektet ud til borgere, som falder uden for eksisterende hjælpesystemer.Indsatsen tilbyder sundhedshjælp, dækker basale behov for mad, tøj og bad, samt bygger bro til kommuner og sundhedsvæsen. Mobile varmestuer opsøger hjemløse i afsidesliggende områder på Lolland-Falster/Sydsjælland og Holbæk-Odsherred. Målet er at stabilisere borgernes situation og bane vejen til bolig og varig støtte gennem tillidsbaseret relationsarbejde.</t>
+  </si>
+  <si>
     <t>Med fremskrivninger, der estimerer 1,8 milliarder internationale turister globalt i 2030, står København over for behovet for effektiv turismestyring for at forhindre konflikter mellem lokale og turister. Projektet har til formål i fællesskab at udvikle nye metoder til måling af turismens virkninger og en model for bæredygtig turismeforvaltning, der fremmer en generativ tilgang til turisme ud over de traditionelle områder i byens centrum. Den anerkender vigtigheden af at diversificere kultur- og fritidstilbud i forskellige kvarterer for at forbedre både besøgendes oplevelse og lokalbefolkningens trivsel. Med et forslag til en transformativ løsning introducerer projektet et digitalt Urban Listening Toolkit. Dette værktøjssæt engagerer forskellige lokale brugere og besøgende, indsamler, analyserer og visualiserer data om byoplevelser og bekymringer. Det resulterende datasæt bidrager til bæredygtig turismefortælling. Open source-kodebasen giver mulighed for interaktion og input fra brugerne. Desuden involverer projektet lokale ambassadører i fælles skabelse af interaktive aktiviteter og historier, der sætter interessenter, virksomheder og nystartede virksomheder i stand til at udvikle innovative, bæredygtige turismetilbud. Denne tilgang gør det muligt for byplanlæggere og beslutningstagere at forstå byernes adfærd og værdier og fremme inklusive, samarbejdsbaserede og åbne beslutningsprocesser.</t>
   </si>
   <si>
+    <t>Projektet er et nordjysk projekt, der implementeres i samarbejde mellem Professionshøjskolen UCN, TECHCOLLEGE og EUC Nord. Projektets formål er at opkvalificere målgruppen til en formel kompetencegivende uddannelse til understøttelse af grøn omstilling i nordjyske SMV'er.Projektet sætter i høj grad fokus på de nordjyske virksomhedernes behov for fremtidige kompetencer, så der sikres kvalificeret arbejdskraft og en fortsat positiv udvikling af Region Nordjylland. Den formelle uddannelse kombineres med en håndholdt indsats, der sikrer deltagernes fastholdelse i uddannelse samt medvirker til at styrke implementeringen af den grønne omstilling i virksomhederne. Der vil være en tæt kobling til erhvervsfremmesystemet, så eksisterende ordninger supplerer indsatsen i projektet.</t>
+  </si>
+  <si>
+    <t>I et offentligt-privat innovationssamarbejde (OPI) vil Thisted Kommune, Haderslev Kommune og ExorLive implementere brugen af arbejdskraftbesparende velfærdsteknologi i den kommunale rehabiliterings- og genoptræningsindsats på ældreområdet med henblik på at imødekommende kommunernes demografiske udfordringer samt øge ExorLives muligheder for skalering nationalt såvel som internationalt.I projektet vil Thisted Kommune og Haderslev Kommune implementere og lokalt skalere ExorLives Kommunepakke "Fagpersonpakken". Gennem en iterativ implementering bliver der mulighed for at tilpasse den velfærdsteknologiske løsning undervejs, baseret på indhentede erfaringer fra projektkommunerne. Ved projektafslutning vil ExorLive derfor have opbygget viden og erfaring til kvalificering af markedsføringsmateriale, der vil kunne danne grundlag for en øget omsætning på det danske og internationale marked.</t>
+  </si>
+  <si>
+    <t>Formålet med projektet er at skabe en modulær testplatform for at etablere et CCUS- og PtX-økosystem, hvor hver containerløsning kan opereres selvstændigt eller som et forbundet system. Testcenteret skal fremskynde eksisterende og innovative teknologier og muliggøre kompetenceudvikling, hvor kompetencerettede indsatser vil levere fremtidens ingeniører og knowhow til CCUS- og PtX-industrien, samt etablere et stærkt samarbejde med lokale virksomheder og offentlige institutioner i Sydjylland. I forlængelse af dette vil Aalborg Universitet afholde workshops og matchmaking mellem virksomheder og studerende, samt gymnasier og folkeskoler.</t>
+  </si>
+  <si>
+    <t>All Inclusive handler om:At få borgere på kanten af arbejdsmarkedet udviklet til beskæftigelse, gennem samarbejde mellem jobcentre, virksomheder, Ballisager, og organisationer i NextGen RoboticsAt opnå substitution, så borgere på kanten af arbejdsmarkedet frigiver tid hos højt specialiseret arbejdskraftAt hjælpe virksomheder med at udarbejde og implementere koncepter, der gør brug af borgere på kanten i udvikling af virksomhedenAt skabe et koncept for og sammenhæng mellem jobcentre, virksomheder, og organisationer på tværs af den fynske geografi, og en blivende effektAt understøtte den grønne omstilling og bæredygtighed, bl.a. bæredygtighedsmålsætningen Fyn2030Projektet er skrevet ind i regeringens partnerskabsaftale med fyrtårnet i den decentrale erhvervsfremmestrategi for Fyn.</t>
+  </si>
+  <si>
+    <t>Projektet har til formål at forny havneområdet og den bynære storstrand i Juelsminde, så det inspirerer til aktivitet og ophold og binder havn, bymidte og strand bedre sammen. Herved gøres havneområdet mere attraktivt og turismeproduktet forbedres. Projektet indgår som en del af kommunens udviklingsplan for havneområdet, hvori der rundt om projektet åbnes for private investeringer i nye byggefelter og udviklingsarealer i og omkring havnen.Projektets hovedelement er etableringen af et nyt havnetorv på et areal, der hidtil har været parkerings- og bådopbevaringsareal. Havnetorvet skal inspirere til leg og ophold og bl.a. indeholde maritim legeplads og krabbebroer. Projektets andet element vil styrke den fysiske og visuelle sammenhæng mellem bymidten og havneområdet, så der skabes et bedre flow af besøgende mellem byens mest attraktive områder. I praksis skal de fysiske barrierer fjernes såsom plankeværk, hæk og udhuse, hvorved det nye havnetorv kobler sig på bymidten. For at styrke den visuelle sammenhæng etableres en ensartet belægning, belysning, beplantning og byrumsinventar. Endelig skal der laves en strandpark med en række rekreative tiltag på den bynære storstrand, som etableres i tilknytning til et sideløbende højvandssikringsprojekt i regi af Juelsminde Digelag. Strandparken skal indeholde solurplads, kystterrasser, byrumsinventar og et friluftstøttepunkt med offentlige faciliteter såsom toiletter, omklædning, udendørs bruser, badestole til handicappede mm.</t>
+  </si>
+  <si>
+    <t>Projektets formål er at udvikle indsatser, der kan øge trivslen og den mentale sundhed på FGU for derigennem at forebygge fravær og sikre gennemførte uddannelser.Målgruppe:Unge i målgruppen for FGU.Aktiviteter: Projektet består af fire hovedaktiviteter:Hyppige trivselsmålinger, der sikrer den nødvendige data, så FGU-institutionerne kan gøre konkrete og tidligere trivselsindsatser.Undervisningsaktiviteter med udgangspunkt i tilgangen "ABC for mental sundhed".Udvikling af medarbejderkompetencer i trivsel og unges mentale sundhed samt sparring og supervision."Trivsel på skoleskemaet" skaber dialog med eleverne om, hvad der skal til, for at de trives i deres skolegang.Resultater:Målbare resultater, der kan aflæses positivt i både trivselsmålinger, fraværs- og frafaldsstatistikker.</t>
+  </si>
+  <si>
+    <t>I Region Midtjylland er de 5 SOSU-skoler gået sammen om at arbejde med øget gennemførelse på velfærdsuddannelserne. Projektet vil udvikle, implementere og gennemføre kompetenceudvikling på de fem SOSU-skoler i Region Midtjylland med fokus på den meget diverse elevgruppe, hvor bl.a. sprog, kultur og relationskompetencer er vigtige temaer.Derudover skal der udvikles, afprøves og implementeres særlige udviklede støtteindsatser målrettet eleverne på de fem skoler. Jo bedre eleverne trives, jo større er deres muligheder for læring og dermed gennemførelse af uddannelsen. 5 skoler, 100 undervisere og 800 elever bliver direkte involveret i projektet.</t>
+  </si>
+  <si>
+    <t>Projektet er en del af en samlet indsats, hvis formål er at videreudvikle et internationalt erhvervsfyrtårn inden for biosolutions med udgangspunkt i region Sjælland. Det sker ved at udvikle flere SMV'er til at indgå i symbiose- og værdikædesamarbejder med virksomheder inden for biosolutions.Gennem projektet afdækkes symbiosepotentialet inden for biosolutions på Sjælland, og på den baggrund identificeres sjællandske SMV'er med potentiale til at indgå i biosolutions værdikæde- eller symbiosesamarbejder. 20 af dem får hjælp til at tilpasse deres forretningsmodel og etablere nye forretningssamarbejder med biosolutions virksomheder.Indsatsen bidrager til et bredere, mere ressourceefficient fyrtårn, hvor restprodukter udnyttes og anvendes optimalt, og som bidrager til den grønne omstilling.</t>
+  </si>
+  <si>
+    <t>Inkluderende læringsformer for fremtidens unge udvikles i et udvidet teamsamarbejde, der arbejder tættere og forpligtende sammen om elevernes faglige, sociale og emotionelle trivsel. Projektets mål er, at udvikle elevernes evne til at sætte mål, handle og kunne leve op til skolernes forventninger om at deltage i positive fællesskaber. Vi udvikler et redskab og værktøjer til meningsfuld samtale, der kan støtte eleven i sin udvikling.Inkluderende læringsformer omfatter faglige forløb, arbejdsformer og feedbackformer, der giver alle elever muligheden for at bidrage positivt til læringsfællesskabet i klassen og fællesskaberne på skolen.Teamsamarbejdet, mentorrollen og de inkluderende faglige forløb, arbejdsformer og feedbackformer stimulerer elevernes lyst til at gennemføre en uddannelse, styrker deres motivation og skaber et attraktivt uddannelsesmiljø på skolerne.</t>
+  </si>
+  <si>
+    <t>Projektet støtter uregistrerede EU-migranter, som er hjemløse eller i høj risiko for at blive hjemløse, gennem en helhedsorienteret indsats i to spor. Indsatsen skal sikre vellykket social og økonomisk integration i Danmark som en del af det europæiske arbejdsmarked:Fra kaotisk livsførelse til struktureret dagligdag gennem basale livsopretholdende indsatser; overnatning, bad, mad og tøj, der direkte og øjeblikkeligt forbedrer borgernes livsvilkår.Fra uregistreret til registret i Danmark gennem intensivt rådgivningsforløb og konkret bistand til registrering, så migranterne kan tage arbejde, få løn og betale skat. Når registreringsprocessen er gennemført, kan de benytte andre eksisterende tilbud i Danmark.</t>
+  </si>
+  <si>
+    <t>Projektets overordnede mål er at øge antallet af unge, der påbegynder en erhvervsuddannelse og dermed også øge antallet af faglærte i Region Sjælland. Konkret kalkuleres med et - via projektet - øget elevoptag på 300 som følge af projektet.Projektet bygger på fire hovedaktiviteter:Opsøgning af unge også uden for projektpartnernes primære dækningsområde (uddannelsesbyer)Uddannelsesvejledning gennemført som hackathonforløbSynliggørelse af fremtidige beskæftigelses- og jobmuligheder for ungegruppen via virksomhedsrepræsentation - samtOpfølgende vejledning og støtte tilbudt af partnerskolerne og samarbejdende virksomheder.Projektet gennemføres i et samarbejde med Roskilde Tekniske Skole, EUC Sjælland og ZBC (projektansvarlig) i perioden mellem januar 2023 og december 2024.</t>
+  </si>
+  <si>
+    <t>Projektets formål er at få flere SMV'er til at arbejde med anvendelse af ny teknologi, digitalisering og grøn omstilling i deres produktion. I projektet anvendes ny viden fra MADE's forskningsplatform i innovationsaktiviteter, som med forskellige formater tager udgangspunkt i SMV'ernes behov og udviklingshøjde.Forskellige typer af samarbejdsprojekter skal facilitere, at virksomhederne implementerer produktions- og procesinnovation i praksis. Projekterne udføres med og mellem produktionsvirksomheder, vidensinstitutioner og andre klynger. For at få klyngens aktiviteter og viden ud til flere produktionsvirksomheder i hele Danmark vil aktiviteterne blive kraftigt lokalt forankret i samarbejde med andre erhvervsfremmeaktører.</t>
+  </si>
+  <si>
+    <t>Projektet styrker elevernes sociale trivsel i den faglige del af undervisningen, hvilket kræver en anden didaktik. Didaktiske VidenPersoner (DVP) faciliterer opdatering af trivselsstrategi og omlægning af undervisningen til trivselsfremmende faglige læringsfællesskaber (TFL) på skolerne og deltager aktivt i forankring i undervisningen gennem øget viden, observation og sparring til lærerne.Grundelementerne er relationen mellem elev og lærer og problembaserede, praksisnære cases relateret til faget. TFL udvikler elevernes samarbejdsevner, selvindsigt, styrkesider, initiativ og handlemod og gør det muligt for dem at opleve, at læring sker gennem træning af det uperfekte med plads til konstruktiv, faglig usikkerhed, hvorved faglig stolthed skabes. Desuden styrkes overgangen fra grundskole til grundforløb og videre til hovedforløb samt skolernes SPS-indsats.Projektet omfatter ca. 50 uddannelser på grundforløb 1 og 2 hos i alt 12 partnerskoler.</t>
+  </si>
+  <si>
+    <t>Projektet "FiBrane: A UPW Solution for Offshore Green H2 Production" har til formål at videreudvikle en ny membranteknologi, der effektivt kan rense havvand til ultrarent vand, som anvendes i elektrolyseprocesser.Vand til Power-to-X (PtX) skal være ultrarent. Ultrarent vand fungerer som det primære råmateriale til grøn brintproduktion og er med til at sikre elektrolysatorens optimale ydeevne. Projektet adresserer således udfordringen i, at PtX-værdikæden kræver vand, da rigelige mængder vand er forudsætning for, at potentialet i PtX kan realiseres.Projektet er et klassisk forskning- og udviklingsprojekt, hvor membranteknologien skal løftes fra Technology Readiness Level (TRL)-niveau 4 til TRL-niveau 6 i projektperioden. Projektet har opnået TRL-niveau 4 med støtte fra Horizon 2020, Spin-outs Denmark og Innovationsfonden og søger nu støtte til at bringe membranteknologien fra laboratorieskala til pilotanlægsskala.</t>
+  </si>
+  <si>
+    <t>HF-elever på STX-skoler oplever i mindre grad, at deres uddannelse er professionsrettet på trods af, at det var hensigten med gymnasiereformen i 2017. Da reformen havde til formål at gøre HF til en kort vej til korte og mellemlange videregående uddannelser, betyder det, at elevernes vej til fx velfærdsuddannelserne bliver besværliggjort.Det skyldes, at lærerne er vant til at undervise på STX og tager den undervisningsform med på HF, og at lærerne har svært ved at forstå, hvordan og hvorfor man underviser professionsrettet på HF. Projektet har derfor fokus på at efteruddanne de medvirkende gymnasiers lærere til at undervise professionsrettet og udvikle konkret undervisningsmateriale til deres fag, som deles på en fælles platform.Vi håber dermed at bidrage til en HF, hvor eleverne føler en større grad af identitet på deres uddannelse, og hvor eleverne bliver undervist i retning af de påtænkte uddannelser, så de fortsætter i dem.</t>
+  </si>
+  <si>
+    <t>Spil, film, tv, animation og de nye kreative og avancerede digitale teknologier som virtual reality og XR-teknologi er en dansk styrkeposition og en industri i hastig vækst. Gennem Innovationskraftprogrammet arbejder Vision Denmark klyngen med denne industri. Klyngen arbejder med seks hovedaktiviteter med fokus på bl.a. grøn og digital omstilling i den digitale visuelle industri og i det øvrige erhvervsliv. Med bevillingen fra Danmarks Erhvervsfremmebestyrelse og EU vil Vision Denmark klyngen sikre, at Danmark får maksimal innovation og værdi fra en dansk styrkeposition inden for avanceret kreativ teknologi i en international og digital verden.</t>
+  </si>
+  <si>
+    <t>Projektet hovedformål er udvikling af et modulopbygget, standardiseret og skalerbart produktionsanlæg til brint ("HydroGen2"), og understøtning af kompetenceudvikling inden for PtX i Sydjylland.I HydroGen2-konceptet anvendes standardiserede og industrialiserede elektrolyseapparater, og der udvikles en komplet infrastruktur baseret på de samme industrielle principper. Resultatet vil være, at brint kan produceres væsentligt billigere, end det er muligt nu.Den kompetenceopbyggende del er forankret i mellemlange og lange uddannelser i Sydjylland og i konkret kompetenceudvikling af svejsere i industrien. Maskinmesterstuderende får adgang til test-anlæg på uddannelsen, ved SDU og Stiesdal Hydrogen, og SDU bidrager til optimering af HydroGen2-konceptet med tilhørende uddannelsesmaterialer mm.</t>
+  </si>
+  <si>
+    <t>Projektet arbejder med at styrke den gode og inspirerende STEM-undervisning og det gøres gennem en praksisnær, undersøgelsesbaseret, anvendelses og problemorienteret, mulig tværfaglig og lærerig undervisning. Projektet vil skabe ny viden om hvordan vi kan styrke rammer og vilkår for kompetenceudviklingen, så der er tid, rum og kompetencer til den gode og inspirerende STEM-undervisning. Udvikle og tilpasse rammer og vilkår for undervisningen og underviserne, så de i højere grad skaber mulighed for god og inspirerende STEM-undervisning. Udvikle og forny undervisningsforløb og/eller tilbud, der arbejder med at skabe god og inspirerende STEM-undervisning.</t>
+  </si>
+  <si>
+    <t>Tredje fase af det nordjyske fyrtårnsprojekt, CO2Vision NeXt, følger op på de tiltag, der blev igangsat i projektets første to faser. I CO2Vision NeXt vil en række virksomheder og organisationer arbejde dedikeret med etableringen af tre nye minifyrtårne, der skal teste og demonstrere nye CCUS-løsninger. Udover etableringen af nye minifyrtårne indeholder CO2Vision NeXt også en række andre CCUS-fremmende aktiviteter, herunder faciliteringen af et branchespecifikt videnspanel, der skal udarbejde et strategisk raodmap for CO2Vision indsatser, et forsknings- og udviklingsprojekt med fokus på udviklingen af netværksbaserede forretningsmodeller til CCUS-værdikæder, et accelerationsforløb for start-up virksomheder, internationaliseringsaktiviteter, samt SMV-rettede netværksaktiviteter.</t>
+  </si>
+  <si>
+    <t>Sekretariatet "Projektet imidt" udvikler - i samarbejde med en række aktører - "Uddannelse til grønne job", som er et tværkommunalt projekt i Region Midtjylland under den Europæiske Socialfond.Projektet gennemføres over en 3-årig periode, og formålet er at udvikle og gennemføre additionelle indsatser, der hver for sig og i sammenhæng sikrer, at flere elever på Den forberedende grunduddannelse (FGU) i alderen 18-25 år videreuddanner sig på en erhvervsuddannelse (EUD). Dette for at fremme en arbejdsstyrke, der - på den lange bane - understøtter virksomhedernes grønne omstilling. I projektet udvikles og afprøves en additionel model, hvor den unge følges i et sammenhængende, håndholdt forløb fra visitering til FGU og til fastholdelse på EUD.</t>
+  </si>
+  <si>
+    <t>Grøn omstilling- en nøglebrik til social bæredygtighed; klæder virksomheder på til at rekruttere ledige på kanten til grønne jobfunktioner. Projektet udvikler et mapping-værktøj til at identificere grønne opgaver i de deltagende virksomheder, som kan løses af ledige fra kanten af arbejdsmarkedet.Med dette afsæt matches ledige med virksomhederne, og der designes et individuelt grønt inklusionsforløb. Eksisterende værktøjer og tilbud til virksomheder og ledige suppleres og videreudvikles med fokus på at kunne bidrage til grøn omstilling. For at sikre høj kvalitet, koordinering og nytænkning samles alle gode kræfter ved, at projektet foregår i et tæt samarbejde mellem virksomheder, erhvervsorganisationer, erhvervsskoler, kommuner og Cabi.</t>
+  </si>
+  <si>
+    <t>Det sydjyske fyrtårnsprojekt er etableret omkring den målsætning, at landsdelen skal påtage sig en hovedrolle i den grønne omstilling af energisektoren. Visionen er at gøre den sydjyske region til et udstillingsvindue for løsninger til grøn energi og sektorkobling - ikke bare på nationalt, men også på internationalt plan. Med andre ord bidrager fase 2 til yderligere at operationalisere erhvervsfyrtårnet og Partnerskabsaftalens fem sigtelinje.Fase 2 ansøgningen viderefører forsknings- og innovationsprojekter fra fase 1, igangsætter nye projekter og tager nationalt lederskab inden for grøn energi og sektorkobling. Endvidere videreudvikler fase 2 forskningscenteret med videnopbygning bredt inden for grøn energi og sektorkobling. Et næste skridt i fase 2 er at opbygge en forskningsmæssige identitet for centeret. I alt gennemføres 4 forsknings- og innovationsprojekter i fase 2 ansøgningen.</t>
+  </si>
+  <si>
+    <t>I projektet udvikles nye metoder og en pædagogisk praksis, der styrker FGUs løfteevne i forhold til de mest udsatte elever i målgruppen for FGU. Projektet udvikler involverende og inkluderende metoder og praksisser til styrkelse af elevernes kvalificerede selvbestemmelse gennem understøttelse af elevernes personlige recovery og empowerment.Udviklingen af nye metoder sker via projektansættelse af ressourcepersoner med viden om recovery- og rehabiliteringstilgange. Ressourcepersonerne bidrager til formulering af konkrete indsatser målrettet eleverne og parallelt hermed etablerer et praksisnært læringsrum for personalet.Personale kompetenceudvikles inden for recovery- og rehabiliteringstilgangen og gennemfører på baggrund heraf elevforløb med formålet om at fastholde af vores elever i uddannelse.</t>
+  </si>
+  <si>
+    <t>Folkeparken på Halvøen er en langtidsholdbar transformation af et vigtigt turismeområde. I projektet vil fysiske kvalitetsløft, stærkere sammenhængskraft, øget biodiversitet og nærværende æstetik tilsammen skabe vækstpotentiale for national og international turisme og samtidig sikre området mod fremtidens klimaudfordringer.Folkeparken skal inspirere til ophold, events og andre aktiviteter som understøtter en økonomisk samt miljømæssig, socialt og kulturelt bæredygtig vækst i områdets turisme.Efter en periode med efterslæb på strategisk-fysiske investeringer i turisme infrastruktur, har byrådet i Syddjurs Kommune vedtaget en ambitiøs helhedsplan for transformation af havnearealerne. Folkeparken er projektets åbningstræk for fremtidige turismeinvesteringer.</t>
+  </si>
+  <si>
+    <t>Projektet bidrager til, at erhvervslivet kan rekruttere faglærte med kompetencer til den grønne omstilling. Den grønne værdikæde implementeres i alle undervisningsaktiviteter på lige fod med den økonomiske værdikæde. Lærerne på erhvervsuddannelser mangler kompetencer til dette, grundet den hastige udvikling i materialer, processer og produkter samt lovgivning. De har brug for viden og et bedre overblik over kompleksiteten, når beslutninger også skal baseres på vurdering af klimabelastning.Projektet indledes med kompetenceløft af lærerne, både ift. deres generelle overblik og deres fagspecifikke viden. Den nye viden implementeres i undervisningen i kernefagene og styrker derved elevernes kompetencer til den grønne omstilling. Projektet omfatter 22 uddannelser på grundforløb og hovedforløb.</t>
+  </si>
+  <si>
+    <t>Projektet "Nye broer til flere faglærte" er et samarbejde mellem otte SOSU- og VUC-skoler i Region Hovedstaden. Formålet er at udvikle og afprøve nye værktøjer, metoder og forløb med to langsigtede mål: at tiltrække flere voksne til at starte på en erhvervsfaglig velfærdsuddannelseat øge gennemførslen på de erhvervsfaglige velfærdsuddannelser, inkl. styrke overgangen mellem grundforløb og hovedforløb Projektets fire hovedaktiviteter er nøje udvalgte og designet pba. af et videns- og udviklingssamarbejde med organisationen Raido.</t>
+  </si>
+  <si>
+    <t>Pyrolyse af landbrugsrester betragtes som en omkostningskonkurrencedygtig og skalerbarhedsløsning til produktion af kulstofnegative biobrændstoffer. Mens Stiesdal SkyClean har modnet pyrolyseteknologien til at producere sikkert og stabilt biokul, er varm pyrolysegas ikke en vare, og det begrænser udrulningen af teknologien i stor skala. Dette projekt er rettet mod udvikling af et biobrændstof til industrisektoren fra den kondenserbare bio-oliefraktion af gassen og biometan, dvs. grøn naturgas ved hjælp af biologisk metaniseringsteknologi fra Biogasclean fra den tørre del af pyrolysegas. For at udvide anvendelsesmulighederne for biokul, udvikles der, i samarbejde med Saint-Gobain Isover, biokul produkter til byggematerialer.</t>
+  </si>
+  <si>
+    <t>Naturpark Lillebælt er Danmarks største naturpark og byder på et væld af kvaliteter og oplevelser. Naturparken har potentiale til at blive et attraktivt turismeprodukt, en reason-to-go, der tiltrækker flere gæster til området til gavn for det lokale erhvervsliv, borgere og gæster. Men det kræver investeringer i naturparkens grundlæggende infrastruktur og faciliteter. Det er derfor målet med projektet at igangsætte en udvikling, som kan forbedre turismeinfrastrukturen i Naturpark Lillebælt og skabe afsæt for positive afledte effekter for borgere, gæster og erhvervsliv, herunder især det lokale turismeerhverv. Samtidig er det målet, at investeringerne skal bringe naturparkens turismeinfrastruktur op på et niveau, der tiltrækker yderligere private investeringer til området.Projektet består af en række investeringer i turismeinfrastruktur fordelt på tre lokationer i naturparken. Projektets budget fordeler sig med godt halvdelen til en fornyelse af Middelfart Marina i form af bl.a. en ny aktivitetsbrygge og badebro, skater- og parkourområde, nyt fælleshus og picnicterrasser mm. Knap 1/4 af budgettet fordeler sig mellem investeringer i Museumsgaarden Kringsminde ved Fredericia, bl.a. gennem opførsel af en ny servicebygning samt renovering af øvirge forældede bygninger, samt en investering i området omkring Skamlingsbanken i Kolding kommune i form af et udsigtstårn i træerne og en tidevandsbro ved Binderup Strand. Den sidste ca. 1/4 af budgettet anvendes til investeringer i infrastruktur i Naturpark Lillebælt, nærmere bestemt anlægning af flere stier mellem hotspots i parken, etablering af shelterplads og bedre toiletforhold på flere lokationer i naturparken.</t>
+  </si>
+  <si>
+    <t>Projektet BeyondFossil: Fyrtårn for Grøn Energi og Sektorkobling har til formål at bidrage til at afbøde de negative konsekvenser der er forbundet med omstillingen fra olie- og gas til grøn energi i det sydjyske. Projektet vil via investeringer i nye grønne teknologier gennem konkrete innovationsprojekter, og ved at udnytte forretningspotentialer blandt SMV'erne, sikre en effektiv vidensudvikling, som understøtter den grønne omstilling af energisektoren. Fælles for virksomhederne er behovet for omstilling af de nødvendige kompetencer, hvilket projektet adresserer gennem konkrete aktiviteter.Projektets grundfilosofi er at vende omstillingskonsekvenser til vækst og nye muligheder for de sydjyske virksomheder. Indsatserne bygger videre på eksisterende initiativer og partnerskaber.</t>
+  </si>
+  <si>
+    <t>Projektet har som programspecifikt mål at rekruttere yderligere 900 beskæftigede og ledige (unge) ufaglærte til en erhvervsuddannelse. I hele projektet er der fokus på at understøtte SMV-virksomheders grønne omstilling. De væsentligste projektspecifikke aktiviteter er:Virksomhedsopsøgende indsatser med henblik på at italesætte medarbejdernes kompetence som en vigtig forudsætning for den grønne omstillingKompetenceafklaring og motiverende en-til-en vejledning af målgrupperne i forhold til erhvervsuddannelsessystemetKompetenceafklaring, vejledning og uddannelsesmotivation af en gruppe af voksne unge ledige - samtEgentlig uddannelsesgennemførelse med toning mod grøn omstilling.Projektet, som gennemføres i samarbejde mellem 18 erhvervsskoler, har en varighed af 3 år.</t>
+  </si>
+  <si>
+    <t>"Erhvervsfyrtårn Life Science - Skalering af sundheds- og velfærdsløsninger" har til formål at hjælpe virksomheder med at skalere deres sundheds- og velfærdsløsninger på det danske- og internationale marked. Projektet tilbyder to spor af aktiviteter, der retter sig mod national og international skalering og giver virksomhederne gode forudsætninger for at gå i dialog og samarbejde med offentlige og private aktører på sundheds- og velfærdsområdet. Projektets aktiviteter vil føre til, at 125 virksomheder modtager støtte, 90 virksomheder styrker deres forudsætninger for national og international skalering og 75 virksomheder udarbejder en national eller international skaleringsplan. 60 virksomheder forventes at opnå større omsætning.Projektets partnerkreds består af Danish Life Science Cluster, Erhvervshus Hovedstaden, Erhvervshus Sjælland, DI og The Trade Council, og har opbakning fra flere private aktører inden for sundhedsområdet. Projektet har et samlet budget på 19,9 mio. kr.</t>
+  </si>
+  <si>
+    <t>Det overordnede formål med projektet er at realisere flere strategiske indsatser fra udviklingsplaner for henholdsvis Destination Sydfalster og Gedser Erhvervshavn. Projektet har fokus på at styrke de lokale turismerelaterede kommercielle aktiviteter i Destination Sydfalster med særligt fokus på Gedser. Projektets primære målgruppe er de lokale og potentielt nye erhvervsdrivende og investorer, som vil få gavn af det øgede besøgstal, som projektet forventeligt vil medføre. Projektets anlægsaktiviteter vil forventeligt medføre en bedre infrastruktur og hermed skabe forudsætninger for øget erhvervsaktivitet og nye private investeringer særligt ved Gedser Erhvervshavn og Gedser Lystbådehavn, hvor der vil blive skabt nye faciliteter og potentialer for benyttelse af områderne. Projektets vigtigste aktiviteter omhandler opgradering af Gedser Lystbådehavn, hvor der skal skabes forbindelse mellem lystbådehavnen og erhvervshavnen, og der skal arbejdes med information og formidling til gående, cyklende og sejlende. På lystbådehavnen skal der bl.a. skal anlægges nye autocamperpladser, opføres en ny facilitetsbygning, havnepromenaden skal forskønnes, og der skal opføres et nyt aktivitetshus med tilhørende aktivitetsplads. På erhvervshavnen skal der opføres et informationshus, etableres en sikker og synlig stiforbindelse over E55 mellem lystbådehavnen og erhvervshavnene, og så vil man arbejde med wayfinding i området både i form af rutemarkeringer, skiltning og piktogrammer.</t>
+  </si>
+  <si>
+    <t>Projektets formål er at understøtte SMV'eres behov for kvalificeret arbejdskraft til den grønne omstilling i Region Midtjylland. Som led i projektet behovsafdækkes SMV'erne i forhold til bæredygtig udvikling, hvorefter ledige, der er på kanten af arbejdsmarkedet, matches med virksomhederne. De ledige deltagere i projektet gennemgår ni ugers motiverende og grøn uddannelse, der består af en kombination af skoleundervisning og praktik. Deltagerne understøttes med fastholdelsesaktiviteter, når de kommer ud i virksomhederne.Forventningen er at deltagerne kan frigøre ressourcer hos SMV'ernes eksisterende medarbejdere. Herved frigøres der også ressourcer til grøn efteruddannelse af de eksisterende medarbejdere - den grønne bølge. SMV'erne opnår således et øget kompetenceniveau vedr. bæredygtighed samtidigt med, at ledige på kanten af arbejdsmarkedet kommer i job.</t>
+  </si>
+  <si>
+    <t>Formålet med projektet er at tiltrække og fastholde elever til uddannelser på Bornholm gennem udvikling af attraktive uddannelsesmiljøer og trivsel. Projektet vil skabe en ny rekrutteringsmodel målrettet unge og voksne uden job eller uddannelse, både på og udenfor Bornholm, for at fremme deltagelse i erhvervs- og videregående uddannelser. Ved at samarbejde med uddannelsesinstitutioner, jobcentre og virksomheder skal projektet skabe stærkere tilknytning til uddannelserne, mindske frafald og gøre det attraktivt at bo og arbejde på Bornholm. Fokus er især på brancher som bæredygtighed, grøn omstilling og STEM-fag. Målet er at tiltrække 100 nye elever til Campus Fællesskabet over tre år, blandt andet gennem hybridundervisning og forbedret studiemiljø.</t>
+  </si>
+  <si>
+    <t>Projektets omdrejningspunkt er udviklingen af et komplet flash pyrolyseanlæg, der integreres med sideordnede funktioner i værdikæden - fra biomasse til kul- og gasudnyttelse men, som noget nyt i større skala, med en integreret ilttilførsel (Oxy-Fuel). Herved er det projektets overordnede mål at skabe kapacitet for 30 tons daglig pyrolysering for i fremtiden at kunne levere hhv. gas og el til forsyningsnettene samt carbon capture, i form af biokul.Projektanlægget vil operere med pyrolysering af biomasse fra eget biogasanlæg og med spildevandsslam fra Hjørring Vandselskab. Projektets forskningsindsats vil sætte fokus på mulighederne for at kontrollere og reducere indholdet af PFAS i spildevandsslam ved hjælp af pyrolyse samt på at forstærke udnyttelsesgraden af biokul i landbruget ved at udnytte kullets egenskaber som potentielt bærer af organiske næringsstoffer.</t>
+  </si>
+  <si>
+    <t>E-CH4-BOOSTER vil skalere og industrialisere en integreret løsning for CCU (e-metan fra biogen CO2). Pura Futura, EMS og AU vil videreudvikle og industrialisere CCU teknologien. Projektet vil reducere e-metan omkostningerne ved både at forbedre CAPEX og OPEX, bl.a. ved at sikre forbedret dynamisk drift og integration.Der bliver bygget et demonstrationsanlæg, der er stort nok til at teste og optimere driftsdynamikken, som er baseret på samme arkitektur som en full-skala løsning.FMS og Rybners vil afdække behovet og udvikle nye kurser/uddannelser, som sikrer, at de rette kompetencer er til stede til at biogasindustrien kan drifte denne type PtX anlæg.</t>
+  </si>
+  <si>
+    <t>Projektet vil udvikle Klintholm Havn gennem etablering og udvikling af et "Havhus", en anløbsbro og en promenade med opholds- og læringsrum. Der planlægges desuden aktør- og borgerinddragende aktiviteter. Projektet har et gennemgående fokus på maritim biodiversitet og havvindenergi. Udviklingen af Klintholm Havn skal bl.a. skabe rammerne for formidling af de to temaer. Projektets overordnede formål er at tiltrække købestærke, naturorienterede turister til området, også i skuldersæsonen, og dermed skabe bedre forudsætninger for at drive bæredygtig turismevirksomhed i Klintholm Havn. Projektet skal bidrage med nye faciliteter, som kan bruges til kommercielle aktiviteter, som ikke findes i området i dag. Det forventes, at projektet muliggør kommercielle aktiviteter inden for bl.a. saunaoplevelser, vinterbadning, guidede ture, undervisningsforløb samt styrkelse af forholdene for turbåde. Udover tiltrækning af flere investeringer og gæster ønsker projektet gennem opgraderingen af havnen også at skabe bedre rammer for bosætning i lokalområdet.</t>
+  </si>
+  <si>
+    <t>Projektet forventer i 2026 at have etableret et CO2-mellemlager med en kapacitet på 200.000 tons biogen CO2 pr. år fra nordjyske biogasanlæg. Samtidig gennemføres foranalyser med det mål at øge kapaciteten til 800.000 tons i 2028 fra nye CO2 kilder. I fuld skala forventes projektet udviklet til en international CO2 import/eksport terminal, med kapacitet på mange mio. tons pr. år. Parallelt udføres forundersøgelser for etablering af rørført CO2-infrastruktur fra Aalborg til Hirtshals samt afsøgning af CO2-fangstpotentialer og infrastrukturløsninger i Himmerland, med det formål at udbygge CO2-infrastrukturen syd for Aalborg. Projektet udvikler og gennemfører også kurser direkte relateret til de nordjyske CCUS værdikæder, der kan hjælpe arbejdsstyrken med at tilpasse sig den nye CCUS-industri.</t>
+  </si>
+  <si>
+    <t>Projektet "Mod job og uddannelse" vil gennem en håndholdt indsats bidrage til, at virksomhederne får opfyldt det arbejdskraftbehov, de har i forbindelse med den grønne omstilling, ved samtidig at understøtte ledige borgere mod job eller uddannelse.Virksomheder, der arbejder med den grønne omstilling og mangler arbejdskraft vil blive opsøgt af projektet. I samarbejde med relevante erhvervsfora, vil vi afdække hvilken arbejdskraft der er brug for, hvilke kompetencer er nødvendige, herunder hvilke muligheder der er for støtte og hvilke kompromiser der er mulige.En håndholdt helhedsfokuseret indsats vil blive tilbudt en bred gruppe af ledige borgere på kanten af arbejdsmarkedet på tværs af alder og ydelse. Dette i en bestræbelse på at hjælpe så mange som muligt med og få fodfæste på arbejdsmarkedet eller i uddannelse.</t>
+  </si>
+  <si>
+    <t>Formålet med projektet "Uddannelses-Broen Bornholm" er at øge antallet af elever på erhvervsuddannelser indenfor Horesta, HK Detail/kontor og Sosu-området, som har mangel på kvalificeret arbejdskraft. Projektet udvikler nye metoder til rekruttering og fastholdelse af elever for at sikre virksomhederne kvalificerede medarbejdere. Der arbejdes på helhedsløsninger, der kombinerer uddannelse og beskæftigelse med sociale initiativer. Projektet inkluderer samarbejde med mindst 30 lokale virksomheder, der forpligter sig til at ansætte og støtte elever under uddannelse. Fokus er på unge og voksne uden uddannelse eller job. Målet er at skabe et tæt netværk mellem virksomheder og uddannelsesinstitutioner og tiltrække nye indbyggere til Bornholm.</t>
+  </si>
+  <si>
+    <t>Projektet etableres i et samarbejde mellem nordjyske erhvervsskoler og forberedende grunduddannelser (FGU). Det er projektets formål at styrke overgangen fra FGU til EUD med flere forberedende og støttende indsatser og derved øge de unges muligheder for at starte på og fastholdes i en erhvervsuddannelse.Fokus vil være på aktiviteter på tværs af FGU- og EUD-institutioner således at eleverne får et bedre kendskab til erhvervsskolen før skolestart, men også medarbejderne på tværs får kendskab til hinandens undervisningsmetoder og pædagogiske tilgange. Dette inkluderer jobshadowing, fælles kompetenceudvikling ift. didaktik, pædagogik, coaching og vejledning samt udviklingen og afprøvning af nye metoder og tilgange, der understøtter en lettere overgang fra FGU til EUD.</t>
+  </si>
+  <si>
+    <t>Projektet vil øge antallet af faglærte gennem rekruttering og fastholdelse. Med udgangspunkt i trivsel, motivation og øget viden vil projektet række ud over grundskole, EUD og kommunale indsatser. Projektet gennemføres af de tre erhvervsskoler CELF, ZBC og Nordvestsjællands Erhvervs- og Gymnasieuddannelser.Der er tre overordnede indsatsområder:Motivation og øget viden om EUD i grundskolen (målgruppe: elever i grundskolen)Øget gennemførelse på eud (målgruppe: elever og lærlinge)Flere unge ufaglærte i uddannelse (målgruppe: unge ufaglærte voksne/studenter).Projektet vil adressere faldende ungdomsårgange, lav søgning til EUD og mangel på kvalificeret arbejdskraft. Det forventes, at projektet medvirker til flere faglærte gennem projektets indsatser.</t>
+  </si>
+  <si>
+    <t>Projektet "HYFLEX - Flexible Hydrogen Storage for Power-to-X and Grid Optimization" vil med afsæt i European Energys eksisterende PtX-anlæg ved Kassø i Aabenraa Kommune, etablere et brintlager og tilhørende brintkompresser med en lagerkapacitet på 10 tons (500 MWh), samt udvide det eksisterende metanolanlæg med 10MW ny elektrolysekapacitet.Formålet med projektet er at optimere driften af PtX-anlægget, ved at demonstrere højere udnyttelsesgrad af strømproduktionen fra den allerede eksisterende solcellepak, Solar Park Kassø. Samtidigt vil projektet sikre en optimal balancering af anlægget i forhold til det offentlige elnet. Konkret vil projektet skabe grundlag for en delvis afkobling af PtX-anlæggets drift fra den øjeblikkelige elproduktion, hvilket bidrager til at nedbringe energiomkostningerne forbundet med storskala elektrolyse i Danmark.Med henblik på at sikre, at de sydjyske virksomheder inden for grøn energi er i besiddelse af de nødvendige kompetencer, omfatter projektet også kompetencerettede aktiviteter.</t>
+  </si>
+  <si>
     <t>Aarhus' projektforslag kombinerer ukonventionelt to tilsyneladende forskellige udfordringer – revitalisering af brutale bygninger og unges mentale sundhed – i én integreret tilgang til det nye europæiske Bauhaus. Historiske bygninger, der er forbundet med "brutalisme", betragtes ofte som uattraktive, hvilket fører til manglende støtte til bevarelse. Samtidig bringer stigende stress over fiasko og usikkerhed om deres fremtid en række unge byboeres mentale sundhed i fare (angst, ensomhed, depression) i dagens samfund. Projektet forestiller sig og skaber i fællesskab en bæredygtig og inklusiv fremtid, der er stærkt baseret på nutidens behov, ved ikke at udrydde, men opløfte nutidens ufuldkommenhed. Projektet har til formål at genoprette "Kulthurus Bunkeren", en tidligere skole og "brutalistisk" bygning, der er reddet fra nedrivning, og tilpasse den, så den afspejler æstetikprincipperne for det nye europæiske Bauhaus, samtidig med at den spiller en sammenhængende rolle i nabolaget ved at huse sociale tjenester og arbejdsformidlinger samt uddannelsesfaciliteter rettet mod unge patienter med mentale forstyrrelser. ImperfectCity vil indføre en unik metode til at gøre det muligt at værdsætte den brutalistiske arkitekturs kulturarv og forbinde byens bebyggede miljø med mental sundhed for at "omfavne ufuldkommenhed" og "sætte kreativitet og inklusion" i centrum.</t>
+  </si>
+  <si>
+    <t>PytoN - Fuldskalapyrolyse på næste niveau fortsætter og accelererer udviklingen af Stiesdals SkyClean-pyrolyseteknologi, som er demonstreret på det første fuldskala-anlæg i Vrå, indviet i 2024. Anlægget, der benytter våd biomasse, er et af verdens største pyrolyseanlæg og har høj energieffektivitet gennem avanceret varmeintegration. Projektet fokuserer på yderligere udvikling af anlæggets komponenter og optimering for at reducere driftsomkostninger og forbedre effektiviteten, så teknologien kan blive kommercielt relevant. Desuden udvikles en uddannelse for operatører og opbygning af danske certificeringskompetencer. Herudover er der udviklings inden for biogas, pyrolyseunderleverandører og landbrugskonsulenter. Sådan styrkes grøn omstilling og jobskabelse i Nord- og Sydjylland.</t>
+  </si>
+  <si>
+    <t>DK</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -599,57 +2306,57 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AO3"/>
+  <dimension ref="A1:AP72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
-    <row r="1" spans="1:41">
+    <row r="1" spans="1:42">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
@@ -729,209 +2436,5945 @@
       </c>
       <c r="AH1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="1" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="1" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="1" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="1" t="s">
         <v>40</v>
       </c>
+      <c r="AP1" s="1" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="2" spans="1:41">
+    <row r="2" spans="1:42">
       <c r="A2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B2" t="s">
-        <v>43</v>
+        <v>113</v>
       </c>
       <c r="C2" t="s">
-        <v>45</v>
+        <v>184</v>
       </c>
       <c r="D2" t="s">
-        <v>45</v>
+        <v>255</v>
       </c>
       <c r="E2" t="s">
-        <v>47</v>
+        <v>314</v>
       </c>
       <c r="F2" t="s">
-        <v>48</v>
+        <v>315</v>
       </c>
       <c r="G2" t="s">
-        <v>50</v>
+        <v>358</v>
       </c>
       <c r="H2">
         <v>80</v>
       </c>
       <c r="I2">
+        <v>844424.88</v>
+      </c>
+      <c r="J2" t="s">
+        <v>388</v>
+      </c>
+      <c r="K2">
+        <v>675359.88</v>
+      </c>
+      <c r="L2" t="s">
+        <v>389</v>
+      </c>
+      <c r="M2" t="s">
+        <v>443</v>
+      </c>
+      <c r="R2" t="s">
+        <v>450</v>
+      </c>
+      <c r="S2" t="s">
+        <v>455</v>
+      </c>
+      <c r="T2" t="s">
+        <v>460</v>
+      </c>
+      <c r="U2" t="s">
+        <v>460</v>
+      </c>
+      <c r="V2" t="s">
+        <v>460</v>
+      </c>
+      <c r="W2" t="s">
+        <v>472</v>
+      </c>
+      <c r="X2" t="s">
+        <v>475</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>479</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>487</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>494</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>502</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>573</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="3" spans="1:42">
+      <c r="A3" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C3" t="s">
+        <v>185</v>
+      </c>
+      <c r="D3" t="s">
+        <v>256</v>
+      </c>
+      <c r="E3" t="s">
+        <v>314</v>
+      </c>
+      <c r="F3" t="s">
+        <v>316</v>
+      </c>
+      <c r="G3" t="s">
+        <v>359</v>
+      </c>
+      <c r="H3">
+        <v>72</v>
+      </c>
+      <c r="I3">
+        <v>1349645.64</v>
+      </c>
+      <c r="J3" t="s">
+        <v>388</v>
+      </c>
+      <c r="K3">
+        <v>969836.21</v>
+      </c>
+      <c r="L3" t="s">
+        <v>390</v>
+      </c>
+      <c r="M3" t="s">
+        <v>444</v>
+      </c>
+      <c r="R3" t="s">
+        <v>451</v>
+      </c>
+      <c r="S3" t="s">
+        <v>456</v>
+      </c>
+      <c r="T3" t="s">
+        <v>461</v>
+      </c>
+      <c r="U3" t="s">
+        <v>461</v>
+      </c>
+      <c r="V3" t="s">
+        <v>470</v>
+      </c>
+      <c r="W3" t="s">
+        <v>473</v>
+      </c>
+      <c r="X3" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>488</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>495</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ3" t="s">
+        <v>503</v>
+      </c>
+      <c r="AK3" t="s">
+        <v>574</v>
+      </c>
+      <c r="AP3" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="4" spans="1:42">
+      <c r="A4" t="s">
+        <v>44</v>
+      </c>
+      <c r="B4" t="s">
+        <v>115</v>
+      </c>
+      <c r="C4" t="s">
+        <v>186</v>
+      </c>
+      <c r="D4" t="s">
+        <v>186</v>
+      </c>
+      <c r="E4" t="s">
+        <v>314</v>
+      </c>
+      <c r="F4" t="s">
+        <v>317</v>
+      </c>
+      <c r="G4" t="s">
+        <v>358</v>
+      </c>
+      <c r="H4">
+        <v>51</v>
+      </c>
+      <c r="I4">
+        <v>12472461.53</v>
+      </c>
+      <c r="J4" t="s">
+        <v>388</v>
+      </c>
+      <c r="K4">
+        <v>6328444.48</v>
+      </c>
+      <c r="L4" t="s">
+        <v>391</v>
+      </c>
+      <c r="M4" t="s">
+        <v>445</v>
+      </c>
+      <c r="R4" t="s">
+        <v>452</v>
+      </c>
+      <c r="S4" t="s">
+        <v>457</v>
+      </c>
+      <c r="T4" t="s">
+        <v>462</v>
+      </c>
+      <c r="U4" t="s">
+        <v>462</v>
+      </c>
+      <c r="V4" t="s">
+        <v>471</v>
+      </c>
+      <c r="W4" t="s">
+        <v>474</v>
+      </c>
+      <c r="X4" t="s">
+        <v>477</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>481</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>489</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>496</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ4" t="s">
+        <v>504</v>
+      </c>
+      <c r="AK4" t="s">
+        <v>575</v>
+      </c>
+      <c r="AP4" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="5" spans="1:42">
+      <c r="A5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B5" t="s">
+        <v>116</v>
+      </c>
+      <c r="C5" t="s">
+        <v>187</v>
+      </c>
+      <c r="D5" t="s">
+        <v>257</v>
+      </c>
+      <c r="E5" t="s">
+        <v>314</v>
+      </c>
+      <c r="F5" t="s">
+        <v>318</v>
+      </c>
+      <c r="G5" t="s">
+        <v>360</v>
+      </c>
+      <c r="H5">
+        <v>58</v>
+      </c>
+      <c r="I5">
+        <v>1284293.56</v>
+      </c>
+      <c r="J5" t="s">
+        <v>388</v>
+      </c>
+      <c r="K5">
+        <v>750098.96</v>
+      </c>
+      <c r="L5" t="s">
+        <v>392</v>
+      </c>
+      <c r="M5" t="s">
+        <v>445</v>
+      </c>
+      <c r="R5" t="s">
+        <v>451</v>
+      </c>
+      <c r="S5" t="s">
+        <v>456</v>
+      </c>
+      <c r="T5" t="s">
+        <v>463</v>
+      </c>
+      <c r="U5" t="s">
+        <v>463</v>
+      </c>
+      <c r="V5" t="s">
+        <v>470</v>
+      </c>
+      <c r="W5" t="s">
+        <v>473</v>
+      </c>
+      <c r="X5" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>489</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>496</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>505</v>
+      </c>
+      <c r="AK5" t="s">
+        <v>576</v>
+      </c>
+      <c r="AP5" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="6" spans="1:42">
+      <c r="A6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" t="s">
+        <v>117</v>
+      </c>
+      <c r="C6" t="s">
+        <v>188</v>
+      </c>
+      <c r="D6" t="s">
+        <v>258</v>
+      </c>
+      <c r="E6" t="s">
+        <v>314</v>
+      </c>
+      <c r="F6" t="s">
+        <v>316</v>
+      </c>
+      <c r="G6" t="s">
+        <v>360</v>
+      </c>
+      <c r="H6">
+        <v>90</v>
+      </c>
+      <c r="I6">
+        <v>1171882.75</v>
+      </c>
+      <c r="J6" t="s">
+        <v>388</v>
+      </c>
+      <c r="K6">
+        <v>1054694.47</v>
+      </c>
+      <c r="L6" t="s">
+        <v>393</v>
+      </c>
+      <c r="M6" t="s">
+        <v>444</v>
+      </c>
+      <c r="R6" t="s">
+        <v>451</v>
+      </c>
+      <c r="S6" t="s">
+        <v>456</v>
+      </c>
+      <c r="T6" t="s">
+        <v>461</v>
+      </c>
+      <c r="U6" t="s">
+        <v>461</v>
+      </c>
+      <c r="V6" t="s">
+        <v>470</v>
+      </c>
+      <c r="W6" t="s">
+        <v>473</v>
+      </c>
+      <c r="X6" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>488</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>495</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ6" t="s">
+        <v>506</v>
+      </c>
+      <c r="AK6" t="s">
+        <v>577</v>
+      </c>
+      <c r="AP6" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="7" spans="1:42">
+      <c r="A7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" t="s">
+        <v>118</v>
+      </c>
+      <c r="C7" t="s">
+        <v>189</v>
+      </c>
+      <c r="D7" t="s">
+        <v>259</v>
+      </c>
+      <c r="E7" t="s">
+        <v>314</v>
+      </c>
+      <c r="F7" t="s">
+        <v>319</v>
+      </c>
+      <c r="G7" t="s">
+        <v>361</v>
+      </c>
+      <c r="H7">
+        <v>58</v>
+      </c>
+      <c r="I7">
+        <v>4842860.06</v>
+      </c>
+      <c r="J7" t="s">
+        <v>388</v>
+      </c>
+      <c r="K7">
+        <v>2830198.93</v>
+      </c>
+      <c r="L7" t="s">
+        <v>394</v>
+      </c>
+      <c r="M7" t="s">
+        <v>446</v>
+      </c>
+      <c r="R7" t="s">
+        <v>450</v>
+      </c>
+      <c r="S7" t="s">
+        <v>455</v>
+      </c>
+      <c r="T7" t="s">
+        <v>460</v>
+      </c>
+      <c r="U7" t="s">
+        <v>460</v>
+      </c>
+      <c r="V7" t="s">
+        <v>460</v>
+      </c>
+      <c r="W7" t="s">
+        <v>472</v>
+      </c>
+      <c r="X7" t="s">
+        <v>475</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>479</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>490</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>497</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ7" t="s">
+        <v>507</v>
+      </c>
+      <c r="AK7" t="s">
+        <v>578</v>
+      </c>
+      <c r="AP7" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="8" spans="1:42">
+      <c r="A8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" t="s">
+        <v>119</v>
+      </c>
+      <c r="C8" t="s">
+        <v>190</v>
+      </c>
+      <c r="D8" t="s">
+        <v>260</v>
+      </c>
+      <c r="E8" t="s">
+        <v>314</v>
+      </c>
+      <c r="F8" t="s">
+        <v>320</v>
+      </c>
+      <c r="G8" t="s">
+        <v>358</v>
+      </c>
+      <c r="H8">
+        <v>60</v>
+      </c>
+      <c r="I8">
+        <v>4613907.36</v>
+      </c>
+      <c r="J8" t="s">
+        <v>388</v>
+      </c>
+      <c r="K8">
+        <v>2768344.41</v>
+      </c>
+      <c r="L8" t="s">
+        <v>395</v>
+      </c>
+      <c r="M8" t="s">
+        <v>445</v>
+      </c>
+      <c r="R8" t="s">
+        <v>451</v>
+      </c>
+      <c r="S8" t="s">
+        <v>456</v>
+      </c>
+      <c r="T8" t="s">
+        <v>464</v>
+      </c>
+      <c r="U8" t="s">
+        <v>464</v>
+      </c>
+      <c r="V8" t="s">
+        <v>471</v>
+      </c>
+      <c r="W8" t="s">
+        <v>474</v>
+      </c>
+      <c r="X8" t="s">
+        <v>477</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>481</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>489</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>496</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ8" t="s">
+        <v>508</v>
+      </c>
+      <c r="AK8" t="s">
+        <v>579</v>
+      </c>
+      <c r="AP8" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="9" spans="1:42">
+      <c r="A9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" t="s">
+        <v>120</v>
+      </c>
+      <c r="C9" t="s">
+        <v>191</v>
+      </c>
+      <c r="D9" t="s">
+        <v>261</v>
+      </c>
+      <c r="E9" t="s">
+        <v>314</v>
+      </c>
+      <c r="F9" t="s">
+        <v>321</v>
+      </c>
+      <c r="G9" t="s">
+        <v>362</v>
+      </c>
+      <c r="H9">
+        <v>40</v>
+      </c>
+      <c r="I9">
+        <v>3617443.36</v>
+      </c>
+      <c r="J9" t="s">
+        <v>388</v>
+      </c>
+      <c r="K9">
+        <v>1446977.34</v>
+      </c>
+      <c r="L9" t="s">
+        <v>396</v>
+      </c>
+      <c r="M9" t="s">
+        <v>444</v>
+      </c>
+      <c r="R9" t="s">
+        <v>451</v>
+      </c>
+      <c r="S9" t="s">
+        <v>456</v>
+      </c>
+      <c r="T9" t="s">
+        <v>465</v>
+      </c>
+      <c r="U9" t="s">
+        <v>465</v>
+      </c>
+      <c r="V9" t="s">
+        <v>470</v>
+      </c>
+      <c r="W9" t="s">
+        <v>473</v>
+      </c>
+      <c r="X9" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>488</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>495</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ9" t="s">
+        <v>509</v>
+      </c>
+      <c r="AK9" t="s">
+        <v>580</v>
+      </c>
+      <c r="AP9" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="10" spans="1:42">
+      <c r="A10" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" t="s">
+        <v>121</v>
+      </c>
+      <c r="C10" t="s">
+        <v>192</v>
+      </c>
+      <c r="D10" t="s">
+        <v>262</v>
+      </c>
+      <c r="E10" t="s">
+        <v>314</v>
+      </c>
+      <c r="F10" t="s">
+        <v>322</v>
+      </c>
+      <c r="G10" t="s">
+        <v>363</v>
+      </c>
+      <c r="H10">
+        <v>40</v>
+      </c>
+      <c r="I10">
+        <v>1933493.38</v>
+      </c>
+      <c r="J10" t="s">
+        <v>388</v>
+      </c>
+      <c r="K10">
+        <v>773397.3</v>
+      </c>
+      <c r="L10" t="s">
+        <v>397</v>
+      </c>
+      <c r="M10" t="s">
+        <v>446</v>
+      </c>
+      <c r="R10" t="s">
+        <v>451</v>
+      </c>
+      <c r="S10" t="s">
+        <v>456</v>
+      </c>
+      <c r="T10" t="s">
+        <v>466</v>
+      </c>
+      <c r="U10" t="s">
+        <v>466</v>
+      </c>
+      <c r="V10" t="s">
+        <v>470</v>
+      </c>
+      <c r="W10" t="s">
+        <v>473</v>
+      </c>
+      <c r="X10" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>490</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>497</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ10" t="s">
+        <v>510</v>
+      </c>
+      <c r="AK10" t="s">
+        <v>581</v>
+      </c>
+      <c r="AP10" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="11" spans="1:42">
+      <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" t="s">
+        <v>122</v>
+      </c>
+      <c r="C11" t="s">
+        <v>193</v>
+      </c>
+      <c r="D11" t="s">
+        <v>263</v>
+      </c>
+      <c r="E11" t="s">
+        <v>314</v>
+      </c>
+      <c r="F11" t="s">
+        <v>323</v>
+      </c>
+      <c r="G11" t="s">
+        <v>364</v>
+      </c>
+      <c r="H11">
+        <v>40</v>
+      </c>
+      <c r="I11">
+        <v>2437500</v>
+      </c>
+      <c r="J11" t="s">
+        <v>388</v>
+      </c>
+      <c r="K11">
+        <v>975000</v>
+      </c>
+      <c r="L11" t="s">
+        <v>398</v>
+      </c>
+      <c r="M11" t="s">
+        <v>446</v>
+      </c>
+      <c r="R11" t="s">
+        <v>451</v>
+      </c>
+      <c r="S11" t="s">
+        <v>456</v>
+      </c>
+      <c r="T11" t="s">
+        <v>463</v>
+      </c>
+      <c r="U11" t="s">
+        <v>463</v>
+      </c>
+      <c r="V11" t="s">
+        <v>470</v>
+      </c>
+      <c r="W11" t="s">
+        <v>473</v>
+      </c>
+      <c r="X11" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>490</v>
+      </c>
+      <c r="AG11" t="s">
+        <v>497</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ11" t="s">
+        <v>511</v>
+      </c>
+      <c r="AK11" t="s">
+        <v>582</v>
+      </c>
+      <c r="AP11" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="12" spans="1:42">
+      <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" t="s">
+        <v>123</v>
+      </c>
+      <c r="C12" t="s">
+        <v>194</v>
+      </c>
+      <c r="D12" t="s">
+        <v>264</v>
+      </c>
+      <c r="E12" t="s">
+        <v>314</v>
+      </c>
+      <c r="F12" t="s">
+        <v>324</v>
+      </c>
+      <c r="G12" t="s">
+        <v>362</v>
+      </c>
+      <c r="H12">
+        <v>40</v>
+      </c>
+      <c r="I12">
+        <v>4259139.85</v>
+      </c>
+      <c r="J12" t="s">
+        <v>388</v>
+      </c>
+      <c r="K12">
+        <v>1703655.94</v>
+      </c>
+      <c r="L12" t="s">
+        <v>399</v>
+      </c>
+      <c r="M12" t="s">
+        <v>447</v>
+      </c>
+      <c r="R12" t="s">
+        <v>451</v>
+      </c>
+      <c r="S12" t="s">
+        <v>456</v>
+      </c>
+      <c r="T12" t="s">
+        <v>463</v>
+      </c>
+      <c r="U12" t="s">
+        <v>463</v>
+      </c>
+      <c r="V12" t="s">
+        <v>470</v>
+      </c>
+      <c r="W12" t="s">
+        <v>473</v>
+      </c>
+      <c r="X12" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>491</v>
+      </c>
+      <c r="AG12" t="s">
+        <v>498</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ12" t="s">
+        <v>512</v>
+      </c>
+      <c r="AK12" t="s">
+        <v>583</v>
+      </c>
+      <c r="AP12" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="13" spans="1:42">
+      <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" t="s">
+        <v>124</v>
+      </c>
+      <c r="C13" t="s">
+        <v>195</v>
+      </c>
+      <c r="D13" t="s">
+        <v>195</v>
+      </c>
+      <c r="E13" t="s">
+        <v>314</v>
+      </c>
+      <c r="F13" t="s">
+        <v>319</v>
+      </c>
+      <c r="G13" t="s">
+        <v>361</v>
+      </c>
+      <c r="H13">
+        <v>55</v>
+      </c>
+      <c r="I13">
+        <v>6482677.23</v>
+      </c>
+      <c r="J13" t="s">
+        <v>388</v>
+      </c>
+      <c r="K13">
+        <v>3541802.75</v>
+      </c>
+      <c r="L13" t="s">
+        <v>400</v>
+      </c>
+      <c r="M13" t="s">
+        <v>443</v>
+      </c>
+      <c r="R13" t="s">
+        <v>450</v>
+      </c>
+      <c r="S13" t="s">
+        <v>455</v>
+      </c>
+      <c r="T13" t="s">
+        <v>460</v>
+      </c>
+      <c r="U13" t="s">
+        <v>460</v>
+      </c>
+      <c r="V13" t="s">
+        <v>460</v>
+      </c>
+      <c r="W13" t="s">
+        <v>472</v>
+      </c>
+      <c r="X13" t="s">
+        <v>475</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>479</v>
+      </c>
+      <c r="AD13" t="s">
+        <v>487</v>
+      </c>
+      <c r="AG13" t="s">
+        <v>494</v>
+      </c>
+      <c r="AI13" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ13" t="s">
+        <v>513</v>
+      </c>
+      <c r="AK13" t="s">
+        <v>584</v>
+      </c>
+      <c r="AP13" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="14" spans="1:42">
+      <c r="A14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" t="s">
+        <v>125</v>
+      </c>
+      <c r="C14" t="s">
+        <v>196</v>
+      </c>
+      <c r="D14" t="s">
+        <v>265</v>
+      </c>
+      <c r="E14" t="s">
+        <v>314</v>
+      </c>
+      <c r="F14" t="s">
+        <v>318</v>
+      </c>
+      <c r="G14" t="s">
+        <v>360</v>
+      </c>
+      <c r="H14">
+        <v>60</v>
+      </c>
+      <c r="I14">
+        <v>2823168.4</v>
+      </c>
+      <c r="J14" t="s">
+        <v>388</v>
+      </c>
+      <c r="K14">
+        <v>1693901.04</v>
+      </c>
+      <c r="L14" t="s">
+        <v>401</v>
+      </c>
+      <c r="M14" t="s">
+        <v>445</v>
+      </c>
+      <c r="R14" t="s">
+        <v>451</v>
+      </c>
+      <c r="S14" t="s">
+        <v>456</v>
+      </c>
+      <c r="T14" t="s">
+        <v>463</v>
+      </c>
+      <c r="U14" t="s">
+        <v>463</v>
+      </c>
+      <c r="V14" t="s">
+        <v>470</v>
+      </c>
+      <c r="W14" t="s">
+        <v>473</v>
+      </c>
+      <c r="X14" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD14" t="s">
+        <v>489</v>
+      </c>
+      <c r="AG14" t="s">
+        <v>496</v>
+      </c>
+      <c r="AI14" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ14" t="s">
+        <v>514</v>
+      </c>
+      <c r="AK14" t="s">
+        <v>585</v>
+      </c>
+      <c r="AP14" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="15" spans="1:42">
+      <c r="A15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" t="s">
+        <v>126</v>
+      </c>
+      <c r="C15" t="s">
+        <v>197</v>
+      </c>
+      <c r="D15" t="s">
+        <v>266</v>
+      </c>
+      <c r="E15" t="s">
+        <v>314</v>
+      </c>
+      <c r="F15" t="s">
+        <v>325</v>
+      </c>
+      <c r="G15" t="s">
+        <v>365</v>
+      </c>
+      <c r="H15">
+        <v>14</v>
+      </c>
+      <c r="I15">
+        <v>1162343</v>
+      </c>
+      <c r="J15" t="s">
+        <v>388</v>
+      </c>
+      <c r="K15">
+        <v>159437.2</v>
+      </c>
+      <c r="L15" t="s">
+        <v>402</v>
+      </c>
+      <c r="M15" t="s">
+        <v>446</v>
+      </c>
+      <c r="R15" t="s">
+        <v>451</v>
+      </c>
+      <c r="S15" t="s">
+        <v>456</v>
+      </c>
+      <c r="T15" t="s">
+        <v>467</v>
+      </c>
+      <c r="U15" t="s">
+        <v>467</v>
+      </c>
+      <c r="V15" t="s">
+        <v>470</v>
+      </c>
+      <c r="W15" t="s">
+        <v>473</v>
+      </c>
+      <c r="X15" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD15" t="s">
+        <v>490</v>
+      </c>
+      <c r="AG15" t="s">
+        <v>497</v>
+      </c>
+      <c r="AI15" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ15" t="s">
+        <v>515</v>
+      </c>
+      <c r="AK15" t="s">
+        <v>586</v>
+      </c>
+      <c r="AP15" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="16" spans="1:42">
+      <c r="A16" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" t="s">
+        <v>127</v>
+      </c>
+      <c r="C16" t="s">
+        <v>198</v>
+      </c>
+      <c r="D16" t="s">
+        <v>198</v>
+      </c>
+      <c r="E16" t="s">
+        <v>314</v>
+      </c>
+      <c r="F16" t="s">
+        <v>326</v>
+      </c>
+      <c r="G16" t="s">
+        <v>366</v>
+      </c>
+      <c r="H16">
+        <v>43</v>
+      </c>
+      <c r="I16">
+        <v>916808.1</v>
+      </c>
+      <c r="J16" t="s">
+        <v>388</v>
+      </c>
+      <c r="K16">
+        <v>394227.48</v>
+      </c>
+      <c r="L16" t="s">
+        <v>403</v>
+      </c>
+      <c r="M16" t="s">
+        <v>447</v>
+      </c>
+      <c r="R16" t="s">
+        <v>451</v>
+      </c>
+      <c r="S16" t="s">
+        <v>456</v>
+      </c>
+      <c r="T16" t="s">
+        <v>467</v>
+      </c>
+      <c r="U16" t="s">
+        <v>467</v>
+      </c>
+      <c r="V16" t="s">
+        <v>470</v>
+      </c>
+      <c r="W16" t="s">
+        <v>473</v>
+      </c>
+      <c r="X16" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD16" t="s">
+        <v>491</v>
+      </c>
+      <c r="AG16" t="s">
+        <v>498</v>
+      </c>
+      <c r="AI16" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ16" t="s">
+        <v>516</v>
+      </c>
+      <c r="AK16" t="s">
+        <v>587</v>
+      </c>
+      <c r="AP16" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="17" spans="1:42">
+      <c r="A17" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" t="s">
+        <v>128</v>
+      </c>
+      <c r="C17" t="s">
+        <v>199</v>
+      </c>
+      <c r="D17" t="s">
+        <v>199</v>
+      </c>
+      <c r="E17" t="s">
+        <v>314</v>
+      </c>
+      <c r="F17" t="s">
+        <v>327</v>
+      </c>
+      <c r="G17" t="s">
+        <v>366</v>
+      </c>
+      <c r="H17">
+        <v>40</v>
+      </c>
+      <c r="I17">
+        <v>4679184.46</v>
+      </c>
+      <c r="J17" t="s">
+        <v>388</v>
+      </c>
+      <c r="K17">
+        <v>1868557.61</v>
+      </c>
+      <c r="L17" t="s">
+        <v>389</v>
+      </c>
+      <c r="M17" t="s">
+        <v>443</v>
+      </c>
+      <c r="R17" t="s">
+        <v>453</v>
+      </c>
+      <c r="S17" t="s">
+        <v>458</v>
+      </c>
+      <c r="T17" t="s">
+        <v>468</v>
+      </c>
+      <c r="U17" t="s">
+        <v>468</v>
+      </c>
+      <c r="V17" t="s">
+        <v>471</v>
+      </c>
+      <c r="W17" t="s">
+        <v>474</v>
+      </c>
+      <c r="X17" t="s">
+        <v>477</v>
+      </c>
+      <c r="Y17" t="s">
+        <v>481</v>
+      </c>
+      <c r="AD17" t="s">
+        <v>487</v>
+      </c>
+      <c r="AG17" t="s">
+        <v>494</v>
+      </c>
+      <c r="AI17" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ17" t="s">
+        <v>517</v>
+      </c>
+      <c r="AK17" t="s">
+        <v>588</v>
+      </c>
+      <c r="AP17" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="18" spans="1:42">
+      <c r="A18" t="s">
+        <v>58</v>
+      </c>
+      <c r="B18" t="s">
+        <v>129</v>
+      </c>
+      <c r="C18" t="s">
+        <v>200</v>
+      </c>
+      <c r="D18" t="s">
+        <v>267</v>
+      </c>
+      <c r="E18" t="s">
+        <v>314</v>
+      </c>
+      <c r="F18" t="s">
+        <v>328</v>
+      </c>
+      <c r="G18" t="s">
+        <v>360</v>
+      </c>
+      <c r="H18">
+        <v>33</v>
+      </c>
+      <c r="I18">
+        <v>3628037.64</v>
+      </c>
+      <c r="J18" t="s">
+        <v>388</v>
+      </c>
+      <c r="K18">
+        <v>1194682.94</v>
+      </c>
+      <c r="L18" t="s">
+        <v>404</v>
+      </c>
+      <c r="M18" t="s">
+        <v>446</v>
+      </c>
+      <c r="R18" t="s">
+        <v>451</v>
+      </c>
+      <c r="S18" t="s">
+        <v>456</v>
+      </c>
+      <c r="T18" t="s">
+        <v>464</v>
+      </c>
+      <c r="U18" t="s">
+        <v>464</v>
+      </c>
+      <c r="V18" t="s">
+        <v>471</v>
+      </c>
+      <c r="W18" t="s">
+        <v>474</v>
+      </c>
+      <c r="X18" t="s">
+        <v>477</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>481</v>
+      </c>
+      <c r="AD18" t="s">
+        <v>490</v>
+      </c>
+      <c r="AG18" t="s">
+        <v>497</v>
+      </c>
+      <c r="AI18" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ18" t="s">
+        <v>518</v>
+      </c>
+      <c r="AK18" t="s">
+        <v>589</v>
+      </c>
+      <c r="AP18" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="19" spans="1:42">
+      <c r="A19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B19" t="s">
+        <v>130</v>
+      </c>
+      <c r="C19" t="s">
+        <v>201</v>
+      </c>
+      <c r="D19" t="s">
+        <v>268</v>
+      </c>
+      <c r="E19" t="s">
+        <v>314</v>
+      </c>
+      <c r="F19" t="s">
+        <v>329</v>
+      </c>
+      <c r="G19" t="s">
+        <v>367</v>
+      </c>
+      <c r="H19">
+        <v>60</v>
+      </c>
+      <c r="I19">
+        <v>1721865.6</v>
+      </c>
+      <c r="J19" t="s">
+        <v>388</v>
+      </c>
+      <c r="K19">
+        <v>1027000</v>
+      </c>
+      <c r="L19" t="s">
+        <v>405</v>
+      </c>
+      <c r="M19" t="s">
+        <v>445</v>
+      </c>
+      <c r="R19" t="s">
+        <v>451</v>
+      </c>
+      <c r="S19" t="s">
+        <v>456</v>
+      </c>
+      <c r="T19" t="s">
+        <v>463</v>
+      </c>
+      <c r="U19" t="s">
+        <v>463</v>
+      </c>
+      <c r="V19" t="s">
+        <v>470</v>
+      </c>
+      <c r="W19" t="s">
+        <v>473</v>
+      </c>
+      <c r="X19" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y19" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD19" t="s">
+        <v>489</v>
+      </c>
+      <c r="AG19" t="s">
+        <v>496</v>
+      </c>
+      <c r="AI19" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ19" t="s">
+        <v>519</v>
+      </c>
+      <c r="AK19" t="s">
+        <v>590</v>
+      </c>
+      <c r="AP19" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="20" spans="1:42">
+      <c r="A20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" t="s">
+        <v>131</v>
+      </c>
+      <c r="C20" t="s">
+        <v>202</v>
+      </c>
+      <c r="D20" t="s">
+        <v>269</v>
+      </c>
+      <c r="E20" t="s">
+        <v>314</v>
+      </c>
+      <c r="F20" t="s">
+        <v>325</v>
+      </c>
+      <c r="G20" t="s">
+        <v>365</v>
+      </c>
+      <c r="H20">
+        <v>40</v>
+      </c>
+      <c r="I20">
+        <v>916097</v>
+      </c>
+      <c r="J20" t="s">
+        <v>388</v>
+      </c>
+      <c r="K20">
+        <v>366438.8</v>
+      </c>
+      <c r="L20" t="s">
+        <v>402</v>
+      </c>
+      <c r="M20" t="s">
+        <v>446</v>
+      </c>
+      <c r="R20" t="s">
+        <v>451</v>
+      </c>
+      <c r="S20" t="s">
+        <v>456</v>
+      </c>
+      <c r="T20" t="s">
+        <v>465</v>
+      </c>
+      <c r="U20" t="s">
+        <v>465</v>
+      </c>
+      <c r="V20" t="s">
+        <v>470</v>
+      </c>
+      <c r="W20" t="s">
+        <v>473</v>
+      </c>
+      <c r="X20" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y20" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD20" t="s">
+        <v>490</v>
+      </c>
+      <c r="AG20" t="s">
+        <v>497</v>
+      </c>
+      <c r="AI20" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ20" t="s">
+        <v>520</v>
+      </c>
+      <c r="AK20" t="s">
+        <v>591</v>
+      </c>
+      <c r="AP20" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="21" spans="1:42">
+      <c r="A21" t="s">
+        <v>61</v>
+      </c>
+      <c r="B21" t="s">
+        <v>132</v>
+      </c>
+      <c r="C21" t="s">
+        <v>203</v>
+      </c>
+      <c r="D21" t="s">
+        <v>270</v>
+      </c>
+      <c r="E21" t="s">
+        <v>314</v>
+      </c>
+      <c r="F21" t="s">
+        <v>330</v>
+      </c>
+      <c r="G21" t="s">
+        <v>360</v>
+      </c>
+      <c r="H21">
+        <v>33</v>
+      </c>
+      <c r="I21">
+        <v>4866322.39</v>
+      </c>
+      <c r="J21" t="s">
+        <v>388</v>
+      </c>
+      <c r="K21">
+        <v>1602439.92</v>
+      </c>
+      <c r="L21" t="s">
+        <v>406</v>
+      </c>
+      <c r="M21" t="s">
+        <v>447</v>
+      </c>
+      <c r="R21" t="s">
+        <v>451</v>
+      </c>
+      <c r="S21" t="s">
+        <v>456</v>
+      </c>
+      <c r="T21" t="s">
+        <v>464</v>
+      </c>
+      <c r="U21" t="s">
+        <v>464</v>
+      </c>
+      <c r="V21" t="s">
+        <v>471</v>
+      </c>
+      <c r="W21" t="s">
+        <v>474</v>
+      </c>
+      <c r="X21" t="s">
+        <v>477</v>
+      </c>
+      <c r="Y21" t="s">
+        <v>481</v>
+      </c>
+      <c r="AD21" t="s">
+        <v>491</v>
+      </c>
+      <c r="AG21" t="s">
+        <v>498</v>
+      </c>
+      <c r="AI21" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ21" t="s">
+        <v>521</v>
+      </c>
+      <c r="AK21" t="s">
+        <v>592</v>
+      </c>
+      <c r="AP21" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="22" spans="1:42">
+      <c r="A22" t="s">
+        <v>62</v>
+      </c>
+      <c r="B22" t="s">
+        <v>133</v>
+      </c>
+      <c r="C22" t="s">
+        <v>204</v>
+      </c>
+      <c r="D22" t="s">
+        <v>271</v>
+      </c>
+      <c r="E22" t="s">
+        <v>314</v>
+      </c>
+      <c r="F22" t="s">
+        <v>331</v>
+      </c>
+      <c r="G22" t="s">
+        <v>358</v>
+      </c>
+      <c r="H22">
+        <v>42</v>
+      </c>
+      <c r="I22">
+        <v>1364266.15</v>
+      </c>
+      <c r="J22" t="s">
+        <v>388</v>
+      </c>
+      <c r="K22">
+        <v>572991.78</v>
+      </c>
+      <c r="L22" t="s">
+        <v>392</v>
+      </c>
+      <c r="M22" t="s">
+        <v>445</v>
+      </c>
+      <c r="R22" t="s">
+        <v>451</v>
+      </c>
+      <c r="S22" t="s">
+        <v>456</v>
+      </c>
+      <c r="T22" t="s">
+        <v>467</v>
+      </c>
+      <c r="U22" t="s">
+        <v>467</v>
+      </c>
+      <c r="V22" t="s">
+        <v>470</v>
+      </c>
+      <c r="W22" t="s">
+        <v>473</v>
+      </c>
+      <c r="X22" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y22" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD22" t="s">
+        <v>489</v>
+      </c>
+      <c r="AG22" t="s">
+        <v>496</v>
+      </c>
+      <c r="AI22" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ22" t="s">
+        <v>522</v>
+      </c>
+      <c r="AK22" t="s">
+        <v>593</v>
+      </c>
+      <c r="AP22" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="23" spans="1:42">
+      <c r="A23" t="s">
+        <v>63</v>
+      </c>
+      <c r="B23" t="s">
+        <v>134</v>
+      </c>
+      <c r="C23" t="s">
+        <v>205</v>
+      </c>
+      <c r="D23" t="s">
+        <v>272</v>
+      </c>
+      <c r="E23" t="s">
+        <v>314</v>
+      </c>
+      <c r="F23" t="s">
+        <v>326</v>
+      </c>
+      <c r="G23" t="s">
+        <v>366</v>
+      </c>
+      <c r="H23">
+        <v>40</v>
+      </c>
+      <c r="I23">
+        <v>5586474.4</v>
+      </c>
+      <c r="J23" t="s">
+        <v>388</v>
+      </c>
+      <c r="K23">
+        <v>2219584.64</v>
+      </c>
+      <c r="L23" t="s">
+        <v>401</v>
+      </c>
+      <c r="M23" t="s">
+        <v>445</v>
+      </c>
+      <c r="R23" t="s">
+        <v>451</v>
+      </c>
+      <c r="S23" t="s">
+        <v>456</v>
+      </c>
+      <c r="T23" t="s">
+        <v>467</v>
+      </c>
+      <c r="U23" t="s">
+        <v>467</v>
+      </c>
+      <c r="V23" t="s">
+        <v>470</v>
+      </c>
+      <c r="W23" t="s">
+        <v>473</v>
+      </c>
+      <c r="X23" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y23" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD23" t="s">
+        <v>489</v>
+      </c>
+      <c r="AG23" t="s">
+        <v>496</v>
+      </c>
+      <c r="AI23" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ23" t="s">
+        <v>523</v>
+      </c>
+      <c r="AK23" t="s">
+        <v>594</v>
+      </c>
+      <c r="AP23" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="24" spans="1:42">
+      <c r="A24" t="s">
+        <v>64</v>
+      </c>
+      <c r="B24" t="s">
+        <v>135</v>
+      </c>
+      <c r="C24" t="s">
+        <v>206</v>
+      </c>
+      <c r="D24" t="s">
+        <v>273</v>
+      </c>
+      <c r="E24" t="s">
+        <v>314</v>
+      </c>
+      <c r="F24" t="s">
+        <v>332</v>
+      </c>
+      <c r="G24" t="s">
+        <v>360</v>
+      </c>
+      <c r="H24">
+        <v>40</v>
+      </c>
+      <c r="I24">
+        <v>4550433.94</v>
+      </c>
+      <c r="J24" t="s">
+        <v>388</v>
+      </c>
+      <c r="K24">
+        <v>1820169.68</v>
+      </c>
+      <c r="L24" t="s">
+        <v>407</v>
+      </c>
+      <c r="M24" t="s">
+        <v>447</v>
+      </c>
+      <c r="R24" t="s">
+        <v>451</v>
+      </c>
+      <c r="S24" t="s">
+        <v>456</v>
+      </c>
+      <c r="T24" t="s">
+        <v>464</v>
+      </c>
+      <c r="U24" t="s">
+        <v>464</v>
+      </c>
+      <c r="V24" t="s">
+        <v>471</v>
+      </c>
+      <c r="W24" t="s">
+        <v>474</v>
+      </c>
+      <c r="X24" t="s">
+        <v>477</v>
+      </c>
+      <c r="Y24" t="s">
+        <v>481</v>
+      </c>
+      <c r="AD24" t="s">
+        <v>491</v>
+      </c>
+      <c r="AG24" t="s">
+        <v>498</v>
+      </c>
+      <c r="AI24" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ24" t="s">
+        <v>524</v>
+      </c>
+      <c r="AK24" t="s">
+        <v>595</v>
+      </c>
+      <c r="AP24" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="25" spans="1:42">
+      <c r="A25" t="s">
+        <v>65</v>
+      </c>
+      <c r="B25" t="s">
+        <v>136</v>
+      </c>
+      <c r="C25" t="s">
+        <v>207</v>
+      </c>
+      <c r="D25" t="s">
+        <v>274</v>
+      </c>
+      <c r="E25" t="s">
+        <v>314</v>
+      </c>
+      <c r="F25" t="s">
+        <v>322</v>
+      </c>
+      <c r="G25" t="s">
+        <v>358</v>
+      </c>
+      <c r="H25">
+        <v>60</v>
+      </c>
+      <c r="I25">
+        <v>2135250</v>
+      </c>
+      <c r="J25" t="s">
+        <v>388</v>
+      </c>
+      <c r="K25">
+        <v>1281150</v>
+      </c>
+      <c r="L25" t="s">
+        <v>408</v>
+      </c>
+      <c r="M25" t="s">
+        <v>445</v>
+      </c>
+      <c r="R25" t="s">
+        <v>451</v>
+      </c>
+      <c r="S25" t="s">
+        <v>456</v>
+      </c>
+      <c r="T25" t="s">
+        <v>465</v>
+      </c>
+      <c r="U25" t="s">
+        <v>465</v>
+      </c>
+      <c r="V25" t="s">
+        <v>470</v>
+      </c>
+      <c r="W25" t="s">
+        <v>473</v>
+      </c>
+      <c r="X25" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y25" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD25" t="s">
+        <v>489</v>
+      </c>
+      <c r="AG25" t="s">
+        <v>496</v>
+      </c>
+      <c r="AI25" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ25" t="s">
+        <v>525</v>
+      </c>
+      <c r="AK25" t="s">
+        <v>596</v>
+      </c>
+      <c r="AP25" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="26" spans="1:42">
+      <c r="A26" t="s">
+        <v>66</v>
+      </c>
+      <c r="B26" t="s">
+        <v>137</v>
+      </c>
+      <c r="C26" t="s">
+        <v>208</v>
+      </c>
+      <c r="D26" t="s">
+        <v>275</v>
+      </c>
+      <c r="E26" t="s">
+        <v>314</v>
+      </c>
+      <c r="F26" t="s">
+        <v>333</v>
+      </c>
+      <c r="G26" t="s">
+        <v>360</v>
+      </c>
+      <c r="H26">
+        <v>90</v>
+      </c>
+      <c r="I26">
+        <v>548888.89</v>
+      </c>
+      <c r="J26" t="s">
+        <v>388</v>
+      </c>
+      <c r="K26">
+        <v>494000</v>
+      </c>
+      <c r="L26" t="s">
+        <v>409</v>
+      </c>
+      <c r="M26" t="s">
+        <v>445</v>
+      </c>
+      <c r="R26" t="s">
+        <v>451</v>
+      </c>
+      <c r="S26" t="s">
+        <v>456</v>
+      </c>
+      <c r="T26" t="s">
+        <v>461</v>
+      </c>
+      <c r="U26" t="s">
+        <v>461</v>
+      </c>
+      <c r="V26" t="s">
+        <v>470</v>
+      </c>
+      <c r="W26" t="s">
+        <v>473</v>
+      </c>
+      <c r="X26" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y26" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD26" t="s">
+        <v>489</v>
+      </c>
+      <c r="AG26" t="s">
+        <v>496</v>
+      </c>
+      <c r="AI26" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ26" t="s">
+        <v>526</v>
+      </c>
+      <c r="AK26" t="s">
+        <v>597</v>
+      </c>
+      <c r="AP26" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="27" spans="1:42">
+      <c r="A27" t="s">
+        <v>67</v>
+      </c>
+      <c r="B27" t="s">
+        <v>138</v>
+      </c>
+      <c r="C27" t="s">
+        <v>209</v>
+      </c>
+      <c r="D27" t="s">
+        <v>209</v>
+      </c>
+      <c r="E27" t="s">
+        <v>314</v>
+      </c>
+      <c r="F27" t="s">
+        <v>334</v>
+      </c>
+      <c r="G27" t="s">
+        <v>368</v>
+      </c>
+      <c r="H27">
+        <v>80</v>
+      </c>
+      <c r="I27">
         <v>4691761.6</v>
       </c>
-      <c r="J2" t="s">
-[...2 lines deleted...]
-      <c r="K2">
+      <c r="J27" t="s">
+        <v>388</v>
+      </c>
+      <c r="K27">
         <v>3753409.28</v>
       </c>
-      <c r="L2" t="s">
-[...5 lines deleted...]
-      <c r="R2" t="s">
+      <c r="L27" t="s">
+        <v>410</v>
+      </c>
+      <c r="M27" t="s">
+        <v>448</v>
+      </c>
+      <c r="R27" t="s">
+        <v>454</v>
+      </c>
+      <c r="S27" t="s">
+        <v>459</v>
+      </c>
+      <c r="V27" t="s">
+        <v>471</v>
+      </c>
+      <c r="W27" t="s">
+        <v>474</v>
+      </c>
+      <c r="X27" t="s">
+        <v>478</v>
+      </c>
+      <c r="Y27" t="s">
+        <v>482</v>
+      </c>
+      <c r="AA27" t="s">
+        <v>483</v>
+      </c>
+      <c r="AB27" t="s">
+        <v>485</v>
+      </c>
+      <c r="AE27" t="s">
+        <v>492</v>
+      </c>
+      <c r="AH27" t="s">
+        <v>499</v>
+      </c>
+      <c r="AI27" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ27" t="s">
+        <v>527</v>
+      </c>
+      <c r="AK27" t="s">
+        <v>598</v>
+      </c>
+      <c r="AP27" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="28" spans="1:42">
+      <c r="A28" t="s">
+        <v>68</v>
+      </c>
+      <c r="B28" t="s">
+        <v>139</v>
+      </c>
+      <c r="C28" t="s">
+        <v>210</v>
+      </c>
+      <c r="D28" t="s">
+        <v>276</v>
+      </c>
+      <c r="E28" t="s">
+        <v>314</v>
+      </c>
+      <c r="F28" t="s">
+        <v>335</v>
+      </c>
+      <c r="G28" t="s">
+        <v>369</v>
+      </c>
+      <c r="H28">
+        <v>40</v>
+      </c>
+      <c r="I28">
+        <v>356157.22</v>
+      </c>
+      <c r="J28" t="s">
+        <v>388</v>
+      </c>
+      <c r="K28">
+        <v>137782.89</v>
+      </c>
+      <c r="L28" t="s">
+        <v>411</v>
+      </c>
+      <c r="M28" t="s">
+        <v>443</v>
+      </c>
+      <c r="R28" t="s">
+        <v>451</v>
+      </c>
+      <c r="S28" t="s">
+        <v>456</v>
+      </c>
+      <c r="T28" t="s">
+        <v>465</v>
+      </c>
+      <c r="U28" t="s">
+        <v>465</v>
+      </c>
+      <c r="V28" t="s">
+        <v>470</v>
+      </c>
+      <c r="W28" t="s">
+        <v>473</v>
+      </c>
+      <c r="X28" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y28" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD28" t="s">
+        <v>487</v>
+      </c>
+      <c r="AG28" t="s">
+        <v>494</v>
+      </c>
+      <c r="AI28" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ28" t="s">
+        <v>528</v>
+      </c>
+      <c r="AK28" t="s">
+        <v>599</v>
+      </c>
+      <c r="AP28" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="29" spans="1:42">
+      <c r="A29" t="s">
+        <v>69</v>
+      </c>
+      <c r="B29" t="s">
+        <v>140</v>
+      </c>
+      <c r="C29" t="s">
+        <v>211</v>
+      </c>
+      <c r="D29" t="s">
+        <v>277</v>
+      </c>
+      <c r="E29" t="s">
+        <v>314</v>
+      </c>
+      <c r="F29" t="s">
+        <v>336</v>
+      </c>
+      <c r="G29" t="s">
+        <v>359</v>
+      </c>
+      <c r="H29">
+        <v>15</v>
+      </c>
+      <c r="I29">
+        <v>1631919.2</v>
+      </c>
+      <c r="J29" t="s">
+        <v>388</v>
+      </c>
+      <c r="K29">
+        <v>247566.03</v>
+      </c>
+      <c r="L29" t="s">
+        <v>412</v>
+      </c>
+      <c r="M29" t="s">
+        <v>443</v>
+      </c>
+      <c r="R29" t="s">
+        <v>453</v>
+      </c>
+      <c r="S29" t="s">
+        <v>458</v>
+      </c>
+      <c r="T29" t="s">
+        <v>469</v>
+      </c>
+      <c r="U29" t="s">
+        <v>469</v>
+      </c>
+      <c r="V29" t="s">
+        <v>471</v>
+      </c>
+      <c r="W29" t="s">
+        <v>474</v>
+      </c>
+      <c r="X29" t="s">
+        <v>477</v>
+      </c>
+      <c r="Y29" t="s">
+        <v>481</v>
+      </c>
+      <c r="AD29" t="s">
+        <v>487</v>
+      </c>
+      <c r="AG29" t="s">
+        <v>494</v>
+      </c>
+      <c r="AI29" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ29" t="s">
+        <v>529</v>
+      </c>
+      <c r="AK29" t="s">
+        <v>600</v>
+      </c>
+      <c r="AP29" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="30" spans="1:42">
+      <c r="A30" t="s">
+        <v>70</v>
+      </c>
+      <c r="B30" t="s">
+        <v>141</v>
+      </c>
+      <c r="C30" t="s">
+        <v>212</v>
+      </c>
+      <c r="D30" t="s">
+        <v>278</v>
+      </c>
+      <c r="E30" t="s">
+        <v>314</v>
+      </c>
+      <c r="F30" t="s">
+        <v>337</v>
+      </c>
+      <c r="G30" t="s">
+        <v>370</v>
+      </c>
+      <c r="H30">
+        <v>80</v>
+      </c>
+      <c r="I30">
+        <v>3618608.83</v>
+      </c>
+      <c r="J30" t="s">
+        <v>388</v>
+      </c>
+      <c r="K30">
+        <v>2894887.06</v>
+      </c>
+      <c r="L30" t="s">
+        <v>413</v>
+      </c>
+      <c r="M30" t="s">
+        <v>446</v>
+      </c>
+      <c r="R30" t="s">
+        <v>450</v>
+      </c>
+      <c r="S30" t="s">
+        <v>455</v>
+      </c>
+      <c r="T30" t="s">
+        <v>460</v>
+      </c>
+      <c r="U30" t="s">
+        <v>460</v>
+      </c>
+      <c r="V30" t="s">
+        <v>460</v>
+      </c>
+      <c r="W30" t="s">
+        <v>472</v>
+      </c>
+      <c r="X30" t="s">
+        <v>475</v>
+      </c>
+      <c r="Y30" t="s">
+        <v>479</v>
+      </c>
+      <c r="AD30" t="s">
+        <v>490</v>
+      </c>
+      <c r="AG30" t="s">
+        <v>497</v>
+      </c>
+      <c r="AI30" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ30" t="s">
+        <v>530</v>
+      </c>
+      <c r="AK30" t="s">
+        <v>601</v>
+      </c>
+      <c r="AP30" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="31" spans="1:42">
+      <c r="A31" t="s">
+        <v>71</v>
+      </c>
+      <c r="B31" t="s">
+        <v>142</v>
+      </c>
+      <c r="C31" t="s">
+        <v>213</v>
+      </c>
+      <c r="D31" t="s">
+        <v>213</v>
+      </c>
+      <c r="E31" t="s">
+        <v>314</v>
+      </c>
+      <c r="F31" t="s">
+        <v>338</v>
+      </c>
+      <c r="G31" t="s">
+        <v>367</v>
+      </c>
+      <c r="H31">
+        <v>38</v>
+      </c>
+      <c r="I31">
+        <v>3580628.18</v>
+      </c>
+      <c r="J31" t="s">
+        <v>388</v>
+      </c>
+      <c r="K31">
+        <v>1360638.71</v>
+      </c>
+      <c r="L31" t="s">
+        <v>414</v>
+      </c>
+      <c r="M31" t="s">
+        <v>446</v>
+      </c>
+      <c r="R31" t="s">
+        <v>451</v>
+      </c>
+      <c r="S31" t="s">
+        <v>456</v>
+      </c>
+      <c r="T31" t="s">
+        <v>466</v>
+      </c>
+      <c r="U31" t="s">
+        <v>466</v>
+      </c>
+      <c r="V31" t="s">
+        <v>470</v>
+      </c>
+      <c r="W31" t="s">
+        <v>473</v>
+      </c>
+      <c r="X31" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y31" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD31" t="s">
+        <v>490</v>
+      </c>
+      <c r="AG31" t="s">
+        <v>497</v>
+      </c>
+      <c r="AI31" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ31" t="s">
+        <v>531</v>
+      </c>
+      <c r="AK31" t="s">
+        <v>602</v>
+      </c>
+      <c r="AP31" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="32" spans="1:42">
+      <c r="A32" t="s">
+        <v>72</v>
+      </c>
+      <c r="B32" t="s">
+        <v>143</v>
+      </c>
+      <c r="C32" t="s">
+        <v>214</v>
+      </c>
+      <c r="D32" t="s">
+        <v>279</v>
+      </c>
+      <c r="E32" t="s">
+        <v>314</v>
+      </c>
+      <c r="F32" t="s">
+        <v>332</v>
+      </c>
+      <c r="G32" t="s">
+        <v>371</v>
+      </c>
+      <c r="H32">
+        <v>40</v>
+      </c>
+      <c r="I32">
+        <v>6229011.94</v>
+      </c>
+      <c r="J32" t="s">
+        <v>388</v>
+      </c>
+      <c r="K32">
+        <v>2491604.77</v>
+      </c>
+      <c r="L32" t="s">
+        <v>415</v>
+      </c>
+      <c r="M32" t="s">
+        <v>447</v>
+      </c>
+      <c r="R32" t="s">
+        <v>451</v>
+      </c>
+      <c r="S32" t="s">
+        <v>456</v>
+      </c>
+      <c r="T32" t="s">
+        <v>464</v>
+      </c>
+      <c r="U32" t="s">
+        <v>464</v>
+      </c>
+      <c r="V32" t="s">
+        <v>471</v>
+      </c>
+      <c r="W32" t="s">
+        <v>474</v>
+      </c>
+      <c r="X32" t="s">
+        <v>477</v>
+      </c>
+      <c r="Y32" t="s">
+        <v>481</v>
+      </c>
+      <c r="AD32" t="s">
+        <v>491</v>
+      </c>
+      <c r="AG32" t="s">
+        <v>498</v>
+      </c>
+      <c r="AI32" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ32" t="s">
+        <v>532</v>
+      </c>
+      <c r="AK32" t="s">
+        <v>603</v>
+      </c>
+      <c r="AP32" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="33" spans="1:42">
+      <c r="A33" t="s">
+        <v>73</v>
+      </c>
+      <c r="B33" t="s">
+        <v>144</v>
+      </c>
+      <c r="C33" t="s">
+        <v>215</v>
+      </c>
+      <c r="D33" t="s">
+        <v>280</v>
+      </c>
+      <c r="E33" t="s">
+        <v>314</v>
+      </c>
+      <c r="F33" t="s">
+        <v>339</v>
+      </c>
+      <c r="G33" t="s">
+        <v>372</v>
+      </c>
+      <c r="H33">
+        <v>40</v>
+      </c>
+      <c r="I33">
+        <v>1040000</v>
+      </c>
+      <c r="J33" t="s">
+        <v>388</v>
+      </c>
+      <c r="K33">
+        <v>416000</v>
+      </c>
+      <c r="L33" t="s">
+        <v>416</v>
+      </c>
+      <c r="M33" t="s">
+        <v>444</v>
+      </c>
+      <c r="R33" t="s">
+        <v>451</v>
+      </c>
+      <c r="S33" t="s">
+        <v>456</v>
+      </c>
+      <c r="T33" t="s">
+        <v>463</v>
+      </c>
+      <c r="U33" t="s">
+        <v>463</v>
+      </c>
+      <c r="V33" t="s">
+        <v>470</v>
+      </c>
+      <c r="W33" t="s">
+        <v>473</v>
+      </c>
+      <c r="X33" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y33" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD33" t="s">
+        <v>488</v>
+      </c>
+      <c r="AG33" t="s">
+        <v>495</v>
+      </c>
+      <c r="AI33" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ33" t="s">
+        <v>533</v>
+      </c>
+      <c r="AK33" t="s">
+        <v>604</v>
+      </c>
+      <c r="AP33" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="34" spans="1:42">
+      <c r="A34" t="s">
+        <v>74</v>
+      </c>
+      <c r="B34" t="s">
+        <v>145</v>
+      </c>
+      <c r="C34" t="s">
+        <v>216</v>
+      </c>
+      <c r="D34" t="s">
+        <v>281</v>
+      </c>
+      <c r="E34" t="s">
+        <v>314</v>
+      </c>
+      <c r="F34" t="s">
+        <v>324</v>
+      </c>
+      <c r="G34" t="s">
+        <v>359</v>
+      </c>
+      <c r="H34">
+        <v>40</v>
+      </c>
+      <c r="I34">
+        <v>1820000</v>
+      </c>
+      <c r="J34" t="s">
+        <v>388</v>
+      </c>
+      <c r="K34">
+        <v>728000</v>
+      </c>
+      <c r="L34" t="s">
+        <v>417</v>
+      </c>
+      <c r="M34" t="s">
+        <v>447</v>
+      </c>
+      <c r="R34" t="s">
+        <v>451</v>
+      </c>
+      <c r="S34" t="s">
+        <v>456</v>
+      </c>
+      <c r="T34" t="s">
+        <v>465</v>
+      </c>
+      <c r="U34" t="s">
+        <v>465</v>
+      </c>
+      <c r="V34" t="s">
+        <v>470</v>
+      </c>
+      <c r="W34" t="s">
+        <v>473</v>
+      </c>
+      <c r="X34" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y34" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD34" t="s">
+        <v>491</v>
+      </c>
+      <c r="AG34" t="s">
+        <v>498</v>
+      </c>
+      <c r="AI34" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ34" t="s">
+        <v>534</v>
+      </c>
+      <c r="AK34" t="s">
+        <v>605</v>
+      </c>
+      <c r="AP34" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="35" spans="1:42">
+      <c r="A35" t="s">
+        <v>75</v>
+      </c>
+      <c r="B35" t="s">
+        <v>146</v>
+      </c>
+      <c r="C35" t="s">
+        <v>217</v>
+      </c>
+      <c r="D35" t="s">
+        <v>282</v>
+      </c>
+      <c r="E35" t="s">
+        <v>314</v>
+      </c>
+      <c r="F35" t="s">
+        <v>326</v>
+      </c>
+      <c r="G35" t="s">
+        <v>366</v>
+      </c>
+      <c r="H35">
+        <v>60</v>
+      </c>
+      <c r="I35">
+        <v>1137110</v>
+      </c>
+      <c r="J35" t="s">
+        <v>388</v>
+      </c>
+      <c r="K35">
+        <v>682266</v>
+      </c>
+      <c r="L35" t="s">
+        <v>391</v>
+      </c>
+      <c r="M35" t="s">
+        <v>445</v>
+      </c>
+      <c r="R35" t="s">
+        <v>453</v>
+      </c>
+      <c r="S35" t="s">
+        <v>458</v>
+      </c>
+      <c r="T35" t="s">
+        <v>469</v>
+      </c>
+      <c r="U35" t="s">
+        <v>469</v>
+      </c>
+      <c r="V35" t="s">
+        <v>471</v>
+      </c>
+      <c r="W35" t="s">
+        <v>474</v>
+      </c>
+      <c r="X35" t="s">
+        <v>477</v>
+      </c>
+      <c r="Y35" t="s">
+        <v>481</v>
+      </c>
+      <c r="AD35" t="s">
+        <v>489</v>
+      </c>
+      <c r="AG35" t="s">
+        <v>496</v>
+      </c>
+      <c r="AI35" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ35" t="s">
+        <v>535</v>
+      </c>
+      <c r="AK35" t="s">
+        <v>606</v>
+      </c>
+      <c r="AP35" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="36" spans="1:42">
+      <c r="A36" t="s">
+        <v>76</v>
+      </c>
+      <c r="B36" t="s">
+        <v>147</v>
+      </c>
+      <c r="C36" t="s">
+        <v>218</v>
+      </c>
+      <c r="D36" t="s">
+        <v>283</v>
+      </c>
+      <c r="E36" t="s">
+        <v>314</v>
+      </c>
+      <c r="F36" t="s">
+        <v>340</v>
+      </c>
+      <c r="G36" t="s">
+        <v>373</v>
+      </c>
+      <c r="H36">
+        <v>40</v>
+      </c>
+      <c r="I36">
+        <v>1037351.95</v>
+      </c>
+      <c r="J36" t="s">
+        <v>388</v>
+      </c>
+      <c r="K36">
+        <v>414940.78</v>
+      </c>
+      <c r="L36" t="s">
+        <v>418</v>
+      </c>
+      <c r="M36" t="s">
+        <v>444</v>
+      </c>
+      <c r="R36" t="s">
+        <v>451</v>
+      </c>
+      <c r="S36" t="s">
+        <v>456</v>
+      </c>
+      <c r="T36" t="s">
+        <v>463</v>
+      </c>
+      <c r="U36" t="s">
+        <v>463</v>
+      </c>
+      <c r="V36" t="s">
+        <v>470</v>
+      </c>
+      <c r="W36" t="s">
+        <v>473</v>
+      </c>
+      <c r="X36" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y36" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD36" t="s">
+        <v>488</v>
+      </c>
+      <c r="AG36" t="s">
+        <v>495</v>
+      </c>
+      <c r="AI36" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ36" t="s">
+        <v>536</v>
+      </c>
+      <c r="AK36" t="s">
+        <v>607</v>
+      </c>
+      <c r="AP36" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="37" spans="1:42">
+      <c r="A37" t="s">
+        <v>77</v>
+      </c>
+      <c r="B37" t="s">
+        <v>148</v>
+      </c>
+      <c r="C37" t="s">
+        <v>219</v>
+      </c>
+      <c r="D37" t="s">
+        <v>284</v>
+      </c>
+      <c r="E37" t="s">
+        <v>314</v>
+      </c>
+      <c r="F37" t="s">
+        <v>341</v>
+      </c>
+      <c r="G37" t="s">
+        <v>359</v>
+      </c>
+      <c r="H37">
+        <v>90</v>
+      </c>
+      <c r="I37">
+        <v>895198.77</v>
+      </c>
+      <c r="J37" t="s">
+        <v>388</v>
+      </c>
+      <c r="K37">
+        <v>805678.78</v>
+      </c>
+      <c r="L37" t="s">
+        <v>419</v>
+      </c>
+      <c r="M37" t="s">
+        <v>444</v>
+      </c>
+      <c r="R37" t="s">
+        <v>451</v>
+      </c>
+      <c r="S37" t="s">
+        <v>456</v>
+      </c>
+      <c r="T37" t="s">
+        <v>461</v>
+      </c>
+      <c r="U37" t="s">
+        <v>461</v>
+      </c>
+      <c r="V37" t="s">
+        <v>470</v>
+      </c>
+      <c r="W37" t="s">
+        <v>473</v>
+      </c>
+      <c r="X37" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y37" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD37" t="s">
+        <v>488</v>
+      </c>
+      <c r="AG37" t="s">
+        <v>495</v>
+      </c>
+      <c r="AI37" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ37" t="s">
+        <v>537</v>
+      </c>
+      <c r="AK37" t="s">
+        <v>608</v>
+      </c>
+      <c r="AP37" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="38" spans="1:42">
+      <c r="A38" t="s">
+        <v>78</v>
+      </c>
+      <c r="B38" t="s">
+        <v>149</v>
+      </c>
+      <c r="C38" t="s">
+        <v>220</v>
+      </c>
+      <c r="D38" t="s">
+        <v>285</v>
+      </c>
+      <c r="E38" t="s">
+        <v>314</v>
+      </c>
+      <c r="F38" t="s">
+        <v>342</v>
+      </c>
+      <c r="G38" t="s">
+        <v>374</v>
+      </c>
+      <c r="H38">
         <v>57</v>
       </c>
-      <c r="S2" t="s">
-[...5 lines deleted...]
-      <c r="W2" t="s">
+      <c r="I38">
+        <v>533324.9</v>
+      </c>
+      <c r="J38" t="s">
+        <v>388</v>
+      </c>
+      <c r="K38">
+        <v>294742.09</v>
+      </c>
+      <c r="L38" t="s">
+        <v>392</v>
+      </c>
+      <c r="M38" t="s">
+        <v>445</v>
+      </c>
+      <c r="R38" t="s">
+        <v>451</v>
+      </c>
+      <c r="S38" t="s">
+        <v>456</v>
+      </c>
+      <c r="T38" t="s">
+        <v>465</v>
+      </c>
+      <c r="U38" t="s">
+        <v>465</v>
+      </c>
+      <c r="V38" t="s">
+        <v>470</v>
+      </c>
+      <c r="W38" t="s">
+        <v>473</v>
+      </c>
+      <c r="X38" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y38" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD38" t="s">
+        <v>489</v>
+      </c>
+      <c r="AG38" t="s">
+        <v>496</v>
+      </c>
+      <c r="AI38" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ38" t="s">
+        <v>538</v>
+      </c>
+      <c r="AK38" t="s">
+        <v>609</v>
+      </c>
+      <c r="AP38" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="39" spans="1:42">
+      <c r="A39" t="s">
+        <v>79</v>
+      </c>
+      <c r="B39" t="s">
+        <v>150</v>
+      </c>
+      <c r="C39" t="s">
+        <v>221</v>
+      </c>
+      <c r="D39" t="s">
+        <v>286</v>
+      </c>
+      <c r="E39" t="s">
+        <v>314</v>
+      </c>
+      <c r="F39" t="s">
+        <v>343</v>
+      </c>
+      <c r="G39" t="s">
+        <v>375</v>
+      </c>
+      <c r="H39">
+        <v>40</v>
+      </c>
+      <c r="I39">
+        <v>2934238.58</v>
+      </c>
+      <c r="J39" t="s">
+        <v>388</v>
+      </c>
+      <c r="K39">
+        <v>1166574.56</v>
+      </c>
+      <c r="L39" t="s">
+        <v>420</v>
+      </c>
+      <c r="M39" t="s">
+        <v>444</v>
+      </c>
+      <c r="R39" t="s">
+        <v>453</v>
+      </c>
+      <c r="S39" t="s">
+        <v>458</v>
+      </c>
+      <c r="T39" t="s">
+        <v>468</v>
+      </c>
+      <c r="U39" t="s">
+        <v>468</v>
+      </c>
+      <c r="V39" t="s">
+        <v>471</v>
+      </c>
+      <c r="W39" t="s">
+        <v>474</v>
+      </c>
+      <c r="X39" t="s">
+        <v>477</v>
+      </c>
+      <c r="Y39" t="s">
+        <v>481</v>
+      </c>
+      <c r="AD39" t="s">
+        <v>488</v>
+      </c>
+      <c r="AG39" t="s">
+        <v>495</v>
+      </c>
+      <c r="AI39" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ39" t="s">
+        <v>539</v>
+      </c>
+      <c r="AK39" t="s">
+        <v>610</v>
+      </c>
+      <c r="AP39" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="40" spans="1:42">
+      <c r="A40" t="s">
+        <v>80</v>
+      </c>
+      <c r="B40" t="s">
+        <v>151</v>
+      </c>
+      <c r="C40" t="s">
+        <v>222</v>
+      </c>
+      <c r="D40" t="s">
+        <v>287</v>
+      </c>
+      <c r="E40" t="s">
+        <v>314</v>
+      </c>
+      <c r="F40" t="s">
+        <v>323</v>
+      </c>
+      <c r="G40" t="s">
+        <v>376</v>
+      </c>
+      <c r="H40">
+        <v>40</v>
+      </c>
+      <c r="I40">
+        <v>2307500</v>
+      </c>
+      <c r="J40" t="s">
+        <v>388</v>
+      </c>
+      <c r="K40">
+        <v>923000</v>
+      </c>
+      <c r="L40" t="s">
+        <v>421</v>
+      </c>
+      <c r="M40" t="s">
+        <v>446</v>
+      </c>
+      <c r="R40" t="s">
+        <v>451</v>
+      </c>
+      <c r="S40" t="s">
+        <v>456</v>
+      </c>
+      <c r="T40" t="s">
+        <v>465</v>
+      </c>
+      <c r="U40" t="s">
+        <v>465</v>
+      </c>
+      <c r="V40" t="s">
+        <v>470</v>
+      </c>
+      <c r="W40" t="s">
+        <v>473</v>
+      </c>
+      <c r="X40" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y40" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD40" t="s">
+        <v>490</v>
+      </c>
+      <c r="AG40" t="s">
+        <v>497</v>
+      </c>
+      <c r="AI40" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ40" t="s">
+        <v>540</v>
+      </c>
+      <c r="AK40" t="s">
+        <v>611</v>
+      </c>
+      <c r="AP40" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="41" spans="1:42">
+      <c r="A41" t="s">
+        <v>81</v>
+      </c>
+      <c r="B41" t="s">
+        <v>152</v>
+      </c>
+      <c r="C41" t="s">
+        <v>223</v>
+      </c>
+      <c r="D41" t="s">
+        <v>223</v>
+      </c>
+      <c r="E41" t="s">
+        <v>314</v>
+      </c>
+      <c r="F41" t="s">
+        <v>318</v>
+      </c>
+      <c r="G41" t="s">
+        <v>360</v>
+      </c>
+      <c r="H41">
+        <v>80</v>
+      </c>
+      <c r="I41">
+        <v>1100495.42</v>
+      </c>
+      <c r="J41" t="s">
+        <v>388</v>
+      </c>
+      <c r="K41">
+        <v>880396.33</v>
+      </c>
+      <c r="L41" t="s">
+        <v>413</v>
+      </c>
+      <c r="M41" t="s">
+        <v>443</v>
+      </c>
+      <c r="R41" t="s">
+        <v>450</v>
+      </c>
+      <c r="S41" t="s">
+        <v>455</v>
+      </c>
+      <c r="T41" t="s">
+        <v>460</v>
+      </c>
+      <c r="U41" t="s">
+        <v>460</v>
+      </c>
+      <c r="V41" t="s">
+        <v>460</v>
+      </c>
+      <c r="W41" t="s">
+        <v>472</v>
+      </c>
+      <c r="X41" t="s">
+        <v>475</v>
+      </c>
+      <c r="Y41" t="s">
+        <v>479</v>
+      </c>
+      <c r="AD41" t="s">
+        <v>487</v>
+      </c>
+      <c r="AG41" t="s">
+        <v>494</v>
+      </c>
+      <c r="AI41" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ41" t="s">
+        <v>541</v>
+      </c>
+      <c r="AK41" t="s">
+        <v>612</v>
+      </c>
+      <c r="AP41" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="42" spans="1:42">
+      <c r="A42" t="s">
+        <v>82</v>
+      </c>
+      <c r="B42" t="s">
+        <v>153</v>
+      </c>
+      <c r="C42" t="s">
+        <v>224</v>
+      </c>
+      <c r="D42" t="s">
+        <v>288</v>
+      </c>
+      <c r="E42" t="s">
+        <v>314</v>
+      </c>
+      <c r="F42" t="s">
+        <v>344</v>
+      </c>
+      <c r="G42" t="s">
+        <v>373</v>
+      </c>
+      <c r="H42">
+        <v>40</v>
+      </c>
+      <c r="I42">
+        <v>937476.54</v>
+      </c>
+      <c r="J42" t="s">
+        <v>388</v>
+      </c>
+      <c r="K42">
+        <v>374990.62</v>
+      </c>
+      <c r="L42" t="s">
+        <v>422</v>
+      </c>
+      <c r="M42" t="s">
+        <v>444</v>
+      </c>
+      <c r="R42" t="s">
+        <v>451</v>
+      </c>
+      <c r="S42" t="s">
+        <v>456</v>
+      </c>
+      <c r="T42" t="s">
+        <v>465</v>
+      </c>
+      <c r="U42" t="s">
+        <v>465</v>
+      </c>
+      <c r="V42" t="s">
+        <v>470</v>
+      </c>
+      <c r="W42" t="s">
+        <v>473</v>
+      </c>
+      <c r="X42" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y42" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD42" t="s">
+        <v>488</v>
+      </c>
+      <c r="AG42" t="s">
+        <v>495</v>
+      </c>
+      <c r="AI42" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ42" t="s">
+        <v>542</v>
+      </c>
+      <c r="AK42" t="s">
+        <v>613</v>
+      </c>
+      <c r="AP42" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="43" spans="1:42">
+      <c r="A43" t="s">
+        <v>83</v>
+      </c>
+      <c r="B43" t="s">
+        <v>154</v>
+      </c>
+      <c r="C43" t="s">
+        <v>225</v>
+      </c>
+      <c r="D43" t="s">
+        <v>289</v>
+      </c>
+      <c r="E43" t="s">
+        <v>314</v>
+      </c>
+      <c r="F43" t="s">
+        <v>345</v>
+      </c>
+      <c r="G43" t="s">
+        <v>369</v>
+      </c>
+      <c r="H43">
+        <v>39</v>
+      </c>
+      <c r="I43">
+        <v>1708742.85</v>
+      </c>
+      <c r="J43" t="s">
+        <v>388</v>
+      </c>
+      <c r="K43">
+        <v>663818.3</v>
+      </c>
+      <c r="L43" t="s">
+        <v>423</v>
+      </c>
+      <c r="M43" t="s">
+        <v>444</v>
+      </c>
+      <c r="R43" t="s">
+        <v>453</v>
+      </c>
+      <c r="S43" t="s">
+        <v>458</v>
+      </c>
+      <c r="T43" t="s">
+        <v>468</v>
+      </c>
+      <c r="U43" t="s">
+        <v>468</v>
+      </c>
+      <c r="V43" t="s">
+        <v>471</v>
+      </c>
+      <c r="W43" t="s">
+        <v>474</v>
+      </c>
+      <c r="X43" t="s">
+        <v>477</v>
+      </c>
+      <c r="Y43" t="s">
+        <v>481</v>
+      </c>
+      <c r="AD43" t="s">
+        <v>488</v>
+      </c>
+      <c r="AG43" t="s">
+        <v>495</v>
+      </c>
+      <c r="AI43" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ43" t="s">
+        <v>543</v>
+      </c>
+      <c r="AK43" t="s">
+        <v>614</v>
+      </c>
+      <c r="AP43" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="44" spans="1:42">
+      <c r="A44" t="s">
+        <v>84</v>
+      </c>
+      <c r="B44" t="s">
+        <v>155</v>
+      </c>
+      <c r="C44" t="s">
+        <v>226</v>
+      </c>
+      <c r="D44" t="s">
+        <v>290</v>
+      </c>
+      <c r="E44" t="s">
+        <v>314</v>
+      </c>
+      <c r="F44" t="s">
+        <v>346</v>
+      </c>
+      <c r="G44" t="s">
+        <v>377</v>
+      </c>
+      <c r="H44">
+        <v>65</v>
+      </c>
+      <c r="I44">
+        <v>4723261.09</v>
+      </c>
+      <c r="J44" t="s">
+        <v>388</v>
+      </c>
+      <c r="K44">
+        <v>3079735.69</v>
+      </c>
+      <c r="L44" t="s">
+        <v>400</v>
+      </c>
+      <c r="M44" t="s">
+        <v>446</v>
+      </c>
+      <c r="R44" t="s">
+        <v>450</v>
+      </c>
+      <c r="S44" t="s">
+        <v>455</v>
+      </c>
+      <c r="T44" t="s">
+        <v>460</v>
+      </c>
+      <c r="U44" t="s">
+        <v>460</v>
+      </c>
+      <c r="V44" t="s">
+        <v>460</v>
+      </c>
+      <c r="W44" t="s">
+        <v>472</v>
+      </c>
+      <c r="X44" t="s">
+        <v>475</v>
+      </c>
+      <c r="Y44" t="s">
+        <v>479</v>
+      </c>
+      <c r="AD44" t="s">
+        <v>490</v>
+      </c>
+      <c r="AG44" t="s">
+        <v>497</v>
+      </c>
+      <c r="AI44" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ44" t="s">
+        <v>544</v>
+      </c>
+      <c r="AK44" t="s">
+        <v>615</v>
+      </c>
+      <c r="AP44" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="45" spans="1:42">
+      <c r="A45" t="s">
+        <v>85</v>
+      </c>
+      <c r="B45" t="s">
+        <v>156</v>
+      </c>
+      <c r="C45" t="s">
+        <v>227</v>
+      </c>
+      <c r="D45" t="s">
+        <v>291</v>
+      </c>
+      <c r="E45" t="s">
+        <v>314</v>
+      </c>
+      <c r="F45" t="s">
+        <v>324</v>
+      </c>
+      <c r="G45" t="s">
+        <v>363</v>
+      </c>
+      <c r="H45">
+        <v>40</v>
+      </c>
+      <c r="I45">
+        <v>650000</v>
+      </c>
+      <c r="J45" t="s">
+        <v>388</v>
+      </c>
+      <c r="K45">
+        <v>260000</v>
+      </c>
+      <c r="L45" t="s">
+        <v>424</v>
+      </c>
+      <c r="M45" t="s">
+        <v>447</v>
+      </c>
+      <c r="R45" t="s">
+        <v>451</v>
+      </c>
+      <c r="S45" t="s">
+        <v>456</v>
+      </c>
+      <c r="T45" t="s">
+        <v>465</v>
+      </c>
+      <c r="U45" t="s">
+        <v>465</v>
+      </c>
+      <c r="V45" t="s">
+        <v>470</v>
+      </c>
+      <c r="W45" t="s">
+        <v>473</v>
+      </c>
+      <c r="X45" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y45" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD45" t="s">
+        <v>491</v>
+      </c>
+      <c r="AG45" t="s">
+        <v>498</v>
+      </c>
+      <c r="AI45" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ45" t="s">
+        <v>545</v>
+      </c>
+      <c r="AK45" t="s">
+        <v>616</v>
+      </c>
+      <c r="AP45" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="46" spans="1:42">
+      <c r="A46" t="s">
+        <v>86</v>
+      </c>
+      <c r="B46" t="s">
+        <v>157</v>
+      </c>
+      <c r="C46" t="s">
+        <v>228</v>
+      </c>
+      <c r="D46" t="s">
+        <v>228</v>
+      </c>
+      <c r="E46" t="s">
+        <v>314</v>
+      </c>
+      <c r="F46" t="s">
+        <v>347</v>
+      </c>
+      <c r="G46" t="s">
+        <v>378</v>
+      </c>
+      <c r="H46">
+        <v>48</v>
+      </c>
+      <c r="I46">
+        <v>12793435.92</v>
+      </c>
+      <c r="J46" t="s">
+        <v>388</v>
+      </c>
+      <c r="K46">
+        <v>6155486.17</v>
+      </c>
+      <c r="L46" t="s">
+        <v>389</v>
+      </c>
+      <c r="M46" t="s">
+        <v>443</v>
+      </c>
+      <c r="R46" t="s">
+        <v>450</v>
+      </c>
+      <c r="S46" t="s">
+        <v>455</v>
+      </c>
+      <c r="T46" t="s">
+        <v>460</v>
+      </c>
+      <c r="U46" t="s">
+        <v>460</v>
+      </c>
+      <c r="V46" t="s">
+        <v>460</v>
+      </c>
+      <c r="W46" t="s">
+        <v>472</v>
+      </c>
+      <c r="X46" t="s">
+        <v>475</v>
+      </c>
+      <c r="Y46" t="s">
+        <v>479</v>
+      </c>
+      <c r="AD46" t="s">
+        <v>487</v>
+      </c>
+      <c r="AG46" t="s">
+        <v>494</v>
+      </c>
+      <c r="AI46" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ46" t="s">
+        <v>546</v>
+      </c>
+      <c r="AK46" t="s">
+        <v>617</v>
+      </c>
+      <c r="AP46" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="47" spans="1:42">
+      <c r="A47" t="s">
+        <v>87</v>
+      </c>
+      <c r="B47" t="s">
+        <v>158</v>
+      </c>
+      <c r="C47" t="s">
+        <v>229</v>
+      </c>
+      <c r="D47" t="s">
+        <v>292</v>
+      </c>
+      <c r="E47" t="s">
+        <v>314</v>
+      </c>
+      <c r="F47" t="s">
+        <v>322</v>
+      </c>
+      <c r="G47" t="s">
+        <v>359</v>
+      </c>
+      <c r="H47">
+        <v>40</v>
+      </c>
+      <c r="I47">
+        <v>2641548</v>
+      </c>
+      <c r="J47" t="s">
+        <v>388</v>
+      </c>
+      <c r="K47">
+        <v>1056619.2</v>
+      </c>
+      <c r="L47" t="s">
+        <v>425</v>
+      </c>
+      <c r="M47" t="s">
+        <v>447</v>
+      </c>
+      <c r="R47" t="s">
+        <v>451</v>
+      </c>
+      <c r="S47" t="s">
+        <v>456</v>
+      </c>
+      <c r="T47" t="s">
+        <v>465</v>
+      </c>
+      <c r="U47" t="s">
+        <v>465</v>
+      </c>
+      <c r="V47" t="s">
+        <v>470</v>
+      </c>
+      <c r="W47" t="s">
+        <v>473</v>
+      </c>
+      <c r="X47" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y47" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD47" t="s">
+        <v>491</v>
+      </c>
+      <c r="AG47" t="s">
+        <v>498</v>
+      </c>
+      <c r="AI47" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ47" t="s">
+        <v>547</v>
+      </c>
+      <c r="AK47" t="s">
+        <v>618</v>
+      </c>
+      <c r="AP47" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="48" spans="1:42">
+      <c r="A48" t="s">
+        <v>88</v>
+      </c>
+      <c r="B48" t="s">
+        <v>159</v>
+      </c>
+      <c r="C48" t="s">
+        <v>230</v>
+      </c>
+      <c r="D48" t="s">
+        <v>293</v>
+      </c>
+      <c r="E48" t="s">
+        <v>314</v>
+      </c>
+      <c r="F48" t="s">
+        <v>322</v>
+      </c>
+      <c r="G48" t="s">
+        <v>379</v>
+      </c>
+      <c r="H48">
+        <v>23</v>
+      </c>
+      <c r="I48">
+        <v>3750509.46</v>
+      </c>
+      <c r="J48" t="s">
+        <v>388</v>
+      </c>
+      <c r="K48">
+        <v>870738.66</v>
+      </c>
+      <c r="L48" t="s">
+        <v>426</v>
+      </c>
+      <c r="M48" t="s">
+        <v>447</v>
+      </c>
+      <c r="R48" t="s">
+        <v>451</v>
+      </c>
+      <c r="S48" t="s">
+        <v>456</v>
+      </c>
+      <c r="T48" t="s">
+        <v>466</v>
+      </c>
+      <c r="U48" t="s">
+        <v>466</v>
+      </c>
+      <c r="V48" t="s">
+        <v>470</v>
+      </c>
+      <c r="W48" t="s">
+        <v>473</v>
+      </c>
+      <c r="X48" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y48" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD48" t="s">
+        <v>491</v>
+      </c>
+      <c r="AG48" t="s">
+        <v>498</v>
+      </c>
+      <c r="AI48" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ48" t="s">
+        <v>548</v>
+      </c>
+      <c r="AK48" t="s">
+        <v>619</v>
+      </c>
+      <c r="AP48" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="49" spans="1:42">
+      <c r="A49" t="s">
+        <v>89</v>
+      </c>
+      <c r="B49" t="s">
+        <v>160</v>
+      </c>
+      <c r="C49" t="s">
+        <v>231</v>
+      </c>
+      <c r="D49" t="s">
+        <v>294</v>
+      </c>
+      <c r="E49" t="s">
+        <v>314</v>
+      </c>
+      <c r="F49" t="s">
+        <v>326</v>
+      </c>
+      <c r="G49" t="s">
+        <v>366</v>
+      </c>
+      <c r="H49">
+        <v>40</v>
+      </c>
+      <c r="I49">
+        <v>2949633.41</v>
+      </c>
+      <c r="J49" t="s">
+        <v>388</v>
+      </c>
+      <c r="K49">
+        <v>1165164.35</v>
+      </c>
+      <c r="L49" t="s">
+        <v>400</v>
+      </c>
+      <c r="M49" t="s">
+        <v>446</v>
+      </c>
+      <c r="R49" t="s">
+        <v>453</v>
+      </c>
+      <c r="S49" t="s">
+        <v>458</v>
+      </c>
+      <c r="T49" t="s">
+        <v>468</v>
+      </c>
+      <c r="U49" t="s">
+        <v>468</v>
+      </c>
+      <c r="V49" t="s">
+        <v>471</v>
+      </c>
+      <c r="W49" t="s">
+        <v>474</v>
+      </c>
+      <c r="X49" t="s">
+        <v>477</v>
+      </c>
+      <c r="Y49" t="s">
+        <v>481</v>
+      </c>
+      <c r="AD49" t="s">
+        <v>490</v>
+      </c>
+      <c r="AG49" t="s">
+        <v>497</v>
+      </c>
+      <c r="AI49" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ49" t="s">
+        <v>549</v>
+      </c>
+      <c r="AK49" t="s">
+        <v>620</v>
+      </c>
+      <c r="AP49" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="50" spans="1:42">
+      <c r="A50" t="s">
+        <v>90</v>
+      </c>
+      <c r="B50" t="s">
+        <v>161</v>
+      </c>
+      <c r="C50" t="s">
+        <v>232</v>
+      </c>
+      <c r="D50" t="s">
+        <v>295</v>
+      </c>
+      <c r="E50" t="s">
+        <v>314</v>
+      </c>
+      <c r="F50" t="s">
+        <v>324</v>
+      </c>
+      <c r="G50" t="s">
+        <v>318</v>
+      </c>
+      <c r="H50">
+        <v>32</v>
+      </c>
+      <c r="I50">
+        <v>1687515.21</v>
+      </c>
+      <c r="J50" t="s">
+        <v>388</v>
+      </c>
+      <c r="K50">
+        <v>543400</v>
+      </c>
+      <c r="L50" t="s">
+        <v>427</v>
+      </c>
+      <c r="M50" t="s">
+        <v>447</v>
+      </c>
+      <c r="R50" t="s">
+        <v>451</v>
+      </c>
+      <c r="S50" t="s">
+        <v>456</v>
+      </c>
+      <c r="T50" t="s">
+        <v>463</v>
+      </c>
+      <c r="U50" t="s">
+        <v>463</v>
+      </c>
+      <c r="V50" t="s">
+        <v>470</v>
+      </c>
+      <c r="W50" t="s">
+        <v>473</v>
+      </c>
+      <c r="X50" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y50" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD50" t="s">
+        <v>491</v>
+      </c>
+      <c r="AG50" t="s">
+        <v>498</v>
+      </c>
+      <c r="AI50" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ50" t="s">
+        <v>550</v>
+      </c>
+      <c r="AK50" t="s">
+        <v>621</v>
+      </c>
+      <c r="AP50" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="51" spans="1:42">
+      <c r="A51" t="s">
+        <v>91</v>
+      </c>
+      <c r="B51" t="s">
+        <v>162</v>
+      </c>
+      <c r="C51" t="s">
+        <v>233</v>
+      </c>
+      <c r="D51" t="s">
+        <v>296</v>
+      </c>
+      <c r="E51" t="s">
+        <v>314</v>
+      </c>
+      <c r="F51" t="s">
+        <v>330</v>
+      </c>
+      <c r="G51" t="s">
+        <v>380</v>
+      </c>
+      <c r="H51">
+        <v>33</v>
+      </c>
+      <c r="I51">
+        <v>4924140</v>
+      </c>
+      <c r="J51" t="s">
+        <v>388</v>
+      </c>
+      <c r="K51">
+        <v>1621478.78</v>
+      </c>
+      <c r="L51" t="s">
+        <v>428</v>
+      </c>
+      <c r="M51" t="s">
+        <v>447</v>
+      </c>
+      <c r="R51" t="s">
+        <v>451</v>
+      </c>
+      <c r="S51" t="s">
+        <v>456</v>
+      </c>
+      <c r="T51" t="s">
+        <v>464</v>
+      </c>
+      <c r="U51" t="s">
+        <v>464</v>
+      </c>
+      <c r="V51" t="s">
+        <v>471</v>
+      </c>
+      <c r="W51" t="s">
+        <v>474</v>
+      </c>
+      <c r="X51" t="s">
+        <v>477</v>
+      </c>
+      <c r="Y51" t="s">
+        <v>481</v>
+      </c>
+      <c r="AD51" t="s">
+        <v>491</v>
+      </c>
+      <c r="AG51" t="s">
+        <v>498</v>
+      </c>
+      <c r="AI51" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ51" t="s">
+        <v>551</v>
+      </c>
+      <c r="AK51" t="s">
+        <v>622</v>
+      </c>
+      <c r="AP51" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="52" spans="1:42">
+      <c r="A52" t="s">
+        <v>92</v>
+      </c>
+      <c r="B52" t="s">
+        <v>163</v>
+      </c>
+      <c r="C52" t="s">
+        <v>234</v>
+      </c>
+      <c r="D52" t="s">
+        <v>297</v>
+      </c>
+      <c r="E52" t="s">
+        <v>314</v>
+      </c>
+      <c r="F52" t="s">
+        <v>348</v>
+      </c>
+      <c r="G52" t="s">
+        <v>366</v>
+      </c>
+      <c r="H52">
+        <v>40</v>
+      </c>
+      <c r="I52">
+        <v>1950000</v>
+      </c>
+      <c r="J52" t="s">
+        <v>388</v>
+      </c>
+      <c r="K52">
+        <v>780000</v>
+      </c>
+      <c r="L52" t="s">
+        <v>421</v>
+      </c>
+      <c r="M52" t="s">
+        <v>446</v>
+      </c>
+      <c r="R52" t="s">
+        <v>451</v>
+      </c>
+      <c r="S52" t="s">
+        <v>456</v>
+      </c>
+      <c r="T52" t="s">
+        <v>465</v>
+      </c>
+      <c r="U52" t="s">
+        <v>465</v>
+      </c>
+      <c r="V52" t="s">
+        <v>470</v>
+      </c>
+      <c r="W52" t="s">
+        <v>473</v>
+      </c>
+      <c r="X52" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y52" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD52" t="s">
+        <v>490</v>
+      </c>
+      <c r="AG52" t="s">
+        <v>497</v>
+      </c>
+      <c r="AI52" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ52" t="s">
+        <v>552</v>
+      </c>
+      <c r="AK52" t="s">
+        <v>623</v>
+      </c>
+      <c r="AP52" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="53" spans="1:42">
+      <c r="A53" t="s">
+        <v>93</v>
+      </c>
+      <c r="B53" t="s">
+        <v>164</v>
+      </c>
+      <c r="C53" t="s">
+        <v>235</v>
+      </c>
+      <c r="D53" t="s">
+        <v>298</v>
+      </c>
+      <c r="E53" t="s">
+        <v>314</v>
+      </c>
+      <c r="F53" t="s">
+        <v>340</v>
+      </c>
+      <c r="G53" t="s">
+        <v>381</v>
+      </c>
+      <c r="H53">
+        <v>40</v>
+      </c>
+      <c r="I53">
+        <v>2610461.31</v>
+      </c>
+      <c r="J53" t="s">
+        <v>388</v>
+      </c>
+      <c r="K53">
+        <v>1044184.52</v>
+      </c>
+      <c r="L53" t="s">
+        <v>429</v>
+      </c>
+      <c r="M53" t="s">
+        <v>444</v>
+      </c>
+      <c r="R53" t="s">
+        <v>451</v>
+      </c>
+      <c r="S53" t="s">
+        <v>456</v>
+      </c>
+      <c r="T53" t="s">
+        <v>465</v>
+      </c>
+      <c r="U53" t="s">
+        <v>465</v>
+      </c>
+      <c r="V53" t="s">
+        <v>470</v>
+      </c>
+      <c r="W53" t="s">
+        <v>473</v>
+      </c>
+      <c r="X53" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y53" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD53" t="s">
+        <v>488</v>
+      </c>
+      <c r="AG53" t="s">
+        <v>495</v>
+      </c>
+      <c r="AI53" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ53" t="s">
+        <v>553</v>
+      </c>
+      <c r="AK53" t="s">
+        <v>624</v>
+      </c>
+      <c r="AP53" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="54" spans="1:42">
+      <c r="A54" t="s">
+        <v>94</v>
+      </c>
+      <c r="B54" t="s">
+        <v>165</v>
+      </c>
+      <c r="C54" t="s">
+        <v>236</v>
+      </c>
+      <c r="D54" t="s">
+        <v>299</v>
+      </c>
+      <c r="E54" t="s">
+        <v>314</v>
+      </c>
+      <c r="F54" t="s">
+        <v>349</v>
+      </c>
+      <c r="G54" t="s">
+        <v>382</v>
+      </c>
+      <c r="H54">
+        <v>63</v>
+      </c>
+      <c r="I54">
+        <v>2599284.19</v>
+      </c>
+      <c r="J54" t="s">
+        <v>388</v>
+      </c>
+      <c r="K54">
+        <v>1635441.04</v>
+      </c>
+      <c r="L54" t="s">
+        <v>400</v>
+      </c>
+      <c r="M54" t="s">
+        <v>446</v>
+      </c>
+      <c r="R54" t="s">
+        <v>450</v>
+      </c>
+      <c r="S54" t="s">
+        <v>455</v>
+      </c>
+      <c r="T54" t="s">
+        <v>460</v>
+      </c>
+      <c r="U54" t="s">
+        <v>460</v>
+      </c>
+      <c r="V54" t="s">
+        <v>460</v>
+      </c>
+      <c r="W54" t="s">
+        <v>472</v>
+      </c>
+      <c r="X54" t="s">
+        <v>475</v>
+      </c>
+      <c r="Y54" t="s">
+        <v>479</v>
+      </c>
+      <c r="AD54" t="s">
+        <v>490</v>
+      </c>
+      <c r="AG54" t="s">
+        <v>497</v>
+      </c>
+      <c r="AI54" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ54" t="s">
+        <v>554</v>
+      </c>
+      <c r="AK54" t="s">
+        <v>625</v>
+      </c>
+      <c r="AP54" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="55" spans="1:42">
+      <c r="A55" t="s">
+        <v>95</v>
+      </c>
+      <c r="B55" t="s">
+        <v>166</v>
+      </c>
+      <c r="C55" t="s">
+        <v>237</v>
+      </c>
+      <c r="D55" t="s">
+        <v>300</v>
+      </c>
+      <c r="E55" t="s">
+        <v>314</v>
+      </c>
+      <c r="F55" t="s">
+        <v>320</v>
+      </c>
+      <c r="G55" t="s">
+        <v>358</v>
+      </c>
+      <c r="H55">
+        <v>18</v>
+      </c>
+      <c r="I55">
+        <v>12415471.35</v>
+      </c>
+      <c r="J55" t="s">
+        <v>388</v>
+      </c>
+      <c r="K55">
+        <v>2261069.44</v>
+      </c>
+      <c r="L55" t="s">
+        <v>430</v>
+      </c>
+      <c r="M55" t="s">
+        <v>446</v>
+      </c>
+      <c r="R55" t="s">
+        <v>451</v>
+      </c>
+      <c r="S55" t="s">
+        <v>456</v>
+      </c>
+      <c r="T55" t="s">
+        <v>464</v>
+      </c>
+      <c r="U55" t="s">
+        <v>464</v>
+      </c>
+      <c r="V55" t="s">
+        <v>471</v>
+      </c>
+      <c r="W55" t="s">
+        <v>474</v>
+      </c>
+      <c r="X55" t="s">
+        <v>477</v>
+      </c>
+      <c r="Y55" t="s">
+        <v>481</v>
+      </c>
+      <c r="AD55" t="s">
+        <v>490</v>
+      </c>
+      <c r="AG55" t="s">
+        <v>497</v>
+      </c>
+      <c r="AI55" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ55" t="s">
+        <v>555</v>
+      </c>
+      <c r="AK55" t="s">
+        <v>626</v>
+      </c>
+      <c r="AP55" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="56" spans="1:42">
+      <c r="A56" t="s">
+        <v>96</v>
+      </c>
+      <c r="B56" t="s">
+        <v>167</v>
+      </c>
+      <c r="C56" t="s">
+        <v>238</v>
+      </c>
+      <c r="D56" t="s">
+        <v>301</v>
+      </c>
+      <c r="E56" t="s">
+        <v>314</v>
+      </c>
+      <c r="F56" t="s">
+        <v>347</v>
+      </c>
+      <c r="G56" t="s">
+        <v>358</v>
+      </c>
+      <c r="H56">
+        <v>50</v>
+      </c>
+      <c r="I56">
+        <v>13689027.66</v>
+      </c>
+      <c r="J56" t="s">
+        <v>388</v>
+      </c>
+      <c r="K56">
+        <v>6844513.83</v>
+      </c>
+      <c r="L56" t="s">
+        <v>400</v>
+      </c>
+      <c r="M56" t="s">
+        <v>446</v>
+      </c>
+      <c r="R56" t="s">
+        <v>450</v>
+      </c>
+      <c r="S56" t="s">
+        <v>455</v>
+      </c>
+      <c r="T56" t="s">
+        <v>460</v>
+      </c>
+      <c r="U56" t="s">
+        <v>460</v>
+      </c>
+      <c r="V56" t="s">
+        <v>460</v>
+      </c>
+      <c r="W56" t="s">
+        <v>472</v>
+      </c>
+      <c r="X56" t="s">
+        <v>475</v>
+      </c>
+      <c r="Y56" t="s">
+        <v>479</v>
+      </c>
+      <c r="AD56" t="s">
+        <v>490</v>
+      </c>
+      <c r="AG56" t="s">
+        <v>497</v>
+      </c>
+      <c r="AI56" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ56" t="s">
+        <v>556</v>
+      </c>
+      <c r="AK56" t="s">
+        <v>627</v>
+      </c>
+      <c r="AP56" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="57" spans="1:42">
+      <c r="A57" t="s">
+        <v>97</v>
+      </c>
+      <c r="B57" t="s">
+        <v>168</v>
+      </c>
+      <c r="C57" t="s">
+        <v>239</v>
+      </c>
+      <c r="D57" t="s">
+        <v>302</v>
+      </c>
+      <c r="E57" t="s">
+        <v>314</v>
+      </c>
+      <c r="F57" t="s">
+        <v>338</v>
+      </c>
+      <c r="G57" t="s">
+        <v>359</v>
+      </c>
+      <c r="H57">
+        <v>33</v>
+      </c>
+      <c r="I57">
+        <v>1217307</v>
+      </c>
+      <c r="J57" t="s">
+        <v>388</v>
+      </c>
+      <c r="K57">
+        <v>397872.8</v>
+      </c>
+      <c r="L57" t="s">
+        <v>392</v>
+      </c>
+      <c r="M57" t="s">
+        <v>445</v>
+      </c>
+      <c r="R57" t="s">
+        <v>451</v>
+      </c>
+      <c r="S57" t="s">
+        <v>456</v>
+      </c>
+      <c r="T57" t="s">
+        <v>465</v>
+      </c>
+      <c r="U57" t="s">
+        <v>465</v>
+      </c>
+      <c r="V57" t="s">
+        <v>470</v>
+      </c>
+      <c r="W57" t="s">
+        <v>473</v>
+      </c>
+      <c r="X57" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y57" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD57" t="s">
+        <v>489</v>
+      </c>
+      <c r="AG57" t="s">
+        <v>496</v>
+      </c>
+      <c r="AI57" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ57" t="s">
+        <v>557</v>
+      </c>
+      <c r="AK57" t="s">
+        <v>628</v>
+      </c>
+      <c r="AP57" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="58" spans="1:42">
+      <c r="A58" t="s">
+        <v>98</v>
+      </c>
+      <c r="B58" t="s">
+        <v>169</v>
+      </c>
+      <c r="C58" t="s">
+        <v>240</v>
+      </c>
+      <c r="D58" t="s">
+        <v>303</v>
+      </c>
+      <c r="E58" t="s">
+        <v>314</v>
+      </c>
+      <c r="F58" t="s">
+        <v>350</v>
+      </c>
+      <c r="G58" t="s">
+        <v>366</v>
+      </c>
+      <c r="H58">
+        <v>42</v>
+      </c>
+      <c r="I58">
+        <v>2589828.15</v>
+      </c>
+      <c r="J58" t="s">
+        <v>388</v>
+      </c>
+      <c r="K58">
+        <v>1087524.39</v>
+      </c>
+      <c r="L58" t="s">
+        <v>431</v>
+      </c>
+      <c r="M58" t="s">
+        <v>444</v>
+      </c>
+      <c r="R58" t="s">
+        <v>453</v>
+      </c>
+      <c r="S58" t="s">
+        <v>458</v>
+      </c>
+      <c r="T58" t="s">
+        <v>469</v>
+      </c>
+      <c r="U58" t="s">
+        <v>469</v>
+      </c>
+      <c r="V58" t="s">
+        <v>471</v>
+      </c>
+      <c r="W58" t="s">
+        <v>474</v>
+      </c>
+      <c r="X58" t="s">
+        <v>477</v>
+      </c>
+      <c r="Y58" t="s">
+        <v>481</v>
+      </c>
+      <c r="AD58" t="s">
+        <v>488</v>
+      </c>
+      <c r="AG58" t="s">
+        <v>495</v>
+      </c>
+      <c r="AI58" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ58" t="s">
+        <v>558</v>
+      </c>
+      <c r="AK58" t="s">
+        <v>629</v>
+      </c>
+      <c r="AP58" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="59" spans="1:42">
+      <c r="A59" t="s">
+        <v>99</v>
+      </c>
+      <c r="B59" t="s">
+        <v>170</v>
+      </c>
+      <c r="C59" t="s">
+        <v>241</v>
+      </c>
+      <c r="D59" t="s">
+        <v>304</v>
+      </c>
+      <c r="E59" t="s">
+        <v>314</v>
+      </c>
+      <c r="F59" t="s">
+        <v>330</v>
+      </c>
+      <c r="G59" t="s">
+        <v>360</v>
+      </c>
+      <c r="H59">
+        <v>39</v>
+      </c>
+      <c r="I59">
+        <v>2032334.46</v>
+      </c>
+      <c r="J59" t="s">
+        <v>388</v>
+      </c>
+      <c r="K59">
+        <v>798416.33</v>
+      </c>
+      <c r="L59" t="s">
+        <v>432</v>
+      </c>
+      <c r="M59" t="s">
+        <v>445</v>
+      </c>
+      <c r="R59" t="s">
+        <v>451</v>
+      </c>
+      <c r="S59" t="s">
+        <v>456</v>
+      </c>
+      <c r="T59" t="s">
+        <v>464</v>
+      </c>
+      <c r="U59" t="s">
+        <v>464</v>
+      </c>
+      <c r="V59" t="s">
+        <v>471</v>
+      </c>
+      <c r="W59" t="s">
+        <v>474</v>
+      </c>
+      <c r="X59" t="s">
+        <v>477</v>
+      </c>
+      <c r="Y59" t="s">
+        <v>481</v>
+      </c>
+      <c r="AD59" t="s">
+        <v>489</v>
+      </c>
+      <c r="AG59" t="s">
+        <v>496</v>
+      </c>
+      <c r="AI59" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ59" t="s">
+        <v>559</v>
+      </c>
+      <c r="AK59" t="s">
+        <v>630</v>
+      </c>
+      <c r="AP59" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="60" spans="1:42">
+      <c r="A60" t="s">
+        <v>100</v>
+      </c>
+      <c r="B60" t="s">
+        <v>171</v>
+      </c>
+      <c r="C60" t="s">
+        <v>242</v>
+      </c>
+      <c r="D60" t="s">
+        <v>305</v>
+      </c>
+      <c r="E60" t="s">
+        <v>314</v>
+      </c>
+      <c r="F60" t="s">
+        <v>322</v>
+      </c>
+      <c r="G60" t="s">
+        <v>365</v>
+      </c>
+      <c r="H60">
+        <v>40</v>
+      </c>
+      <c r="I60">
+        <v>929061.12</v>
+      </c>
+      <c r="J60" t="s">
+        <v>388</v>
+      </c>
+      <c r="K60">
+        <v>371624.45</v>
+      </c>
+      <c r="L60" t="s">
+        <v>433</v>
+      </c>
+      <c r="M60" t="s">
+        <v>447</v>
+      </c>
+      <c r="R60" t="s">
+        <v>451</v>
+      </c>
+      <c r="S60" t="s">
+        <v>456</v>
+      </c>
+      <c r="T60" t="s">
+        <v>466</v>
+      </c>
+      <c r="U60" t="s">
+        <v>466</v>
+      </c>
+      <c r="V60" t="s">
+        <v>470</v>
+      </c>
+      <c r="W60" t="s">
+        <v>473</v>
+      </c>
+      <c r="X60" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y60" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD60" t="s">
+        <v>491</v>
+      </c>
+      <c r="AG60" t="s">
+        <v>498</v>
+      </c>
+      <c r="AI60" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ60" t="s">
+        <v>560</v>
+      </c>
+      <c r="AK60" t="s">
+        <v>631</v>
+      </c>
+      <c r="AP60" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="61" spans="1:42">
+      <c r="A61" t="s">
+        <v>101</v>
+      </c>
+      <c r="B61" t="s">
+        <v>172</v>
+      </c>
+      <c r="C61" t="s">
+        <v>243</v>
+      </c>
+      <c r="D61" t="s">
+        <v>306</v>
+      </c>
+      <c r="E61" t="s">
+        <v>314</v>
+      </c>
+      <c r="F61" t="s">
+        <v>344</v>
+      </c>
+      <c r="G61" t="s">
+        <v>360</v>
+      </c>
+      <c r="H61">
+        <v>40</v>
+      </c>
+      <c r="I61">
+        <v>1500807.1</v>
+      </c>
+      <c r="J61" t="s">
+        <v>388</v>
+      </c>
+      <c r="K61">
+        <v>600322.84</v>
+      </c>
+      <c r="L61" t="s">
+        <v>434</v>
+      </c>
+      <c r="M61" t="s">
+        <v>444</v>
+      </c>
+      <c r="R61" t="s">
+        <v>451</v>
+      </c>
+      <c r="S61" t="s">
+        <v>456</v>
+      </c>
+      <c r="T61" t="s">
+        <v>465</v>
+      </c>
+      <c r="U61" t="s">
+        <v>465</v>
+      </c>
+      <c r="V61" t="s">
+        <v>470</v>
+      </c>
+      <c r="W61" t="s">
+        <v>473</v>
+      </c>
+      <c r="X61" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y61" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD61" t="s">
+        <v>488</v>
+      </c>
+      <c r="AG61" t="s">
+        <v>495</v>
+      </c>
+      <c r="AI61" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ61" t="s">
+        <v>561</v>
+      </c>
+      <c r="AK61" t="s">
+        <v>632</v>
+      </c>
+      <c r="AP61" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="62" spans="1:42">
+      <c r="A62" t="s">
+        <v>102</v>
+      </c>
+      <c r="B62" t="s">
+        <v>173</v>
+      </c>
+      <c r="C62" t="s">
+        <v>244</v>
+      </c>
+      <c r="D62" t="s">
+        <v>307</v>
+      </c>
+      <c r="E62" t="s">
+        <v>314</v>
+      </c>
+      <c r="F62" t="s">
+        <v>351</v>
+      </c>
+      <c r="G62" t="s">
+        <v>365</v>
+      </c>
+      <c r="H62">
+        <v>49</v>
+      </c>
+      <c r="I62">
+        <v>10013250</v>
+      </c>
+      <c r="J62" t="s">
+        <v>388</v>
+      </c>
+      <c r="K62">
+        <v>4893525</v>
+      </c>
+      <c r="L62" t="s">
+        <v>435</v>
+      </c>
+      <c r="M62" t="s">
+        <v>443</v>
+      </c>
+      <c r="R62" t="s">
+        <v>450</v>
+      </c>
+      <c r="S62" t="s">
+        <v>455</v>
+      </c>
+      <c r="T62" t="s">
+        <v>460</v>
+      </c>
+      <c r="U62" t="s">
+        <v>460</v>
+      </c>
+      <c r="V62" t="s">
+        <v>460</v>
+      </c>
+      <c r="W62" t="s">
+        <v>472</v>
+      </c>
+      <c r="X62" t="s">
+        <v>475</v>
+      </c>
+      <c r="Y62" t="s">
+        <v>479</v>
+      </c>
+      <c r="AD62" t="s">
+        <v>487</v>
+      </c>
+      <c r="AG62" t="s">
+        <v>494</v>
+      </c>
+      <c r="AI62" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ62" t="s">
+        <v>562</v>
+      </c>
+      <c r="AK62" t="s">
+        <v>633</v>
+      </c>
+      <c r="AP62" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="63" spans="1:42">
+      <c r="A63" t="s">
+        <v>103</v>
+      </c>
+      <c r="B63" t="s">
+        <v>174</v>
+      </c>
+      <c r="C63" t="s">
+        <v>245</v>
+      </c>
+      <c r="D63" t="s">
+        <v>245</v>
+      </c>
+      <c r="E63" t="s">
+        <v>314</v>
+      </c>
+      <c r="F63" t="s">
+        <v>352</v>
+      </c>
+      <c r="G63" t="s">
+        <v>383</v>
+      </c>
+      <c r="H63">
+        <v>70</v>
+      </c>
+      <c r="I63">
+        <v>4577920.98</v>
+      </c>
+      <c r="J63" t="s">
+        <v>388</v>
+      </c>
+      <c r="K63">
+        <v>3205226.05</v>
+      </c>
+      <c r="L63" t="s">
+        <v>436</v>
+      </c>
+      <c r="M63" t="s">
+        <v>446</v>
+      </c>
+      <c r="R63" t="s">
+        <v>450</v>
+      </c>
+      <c r="S63" t="s">
+        <v>455</v>
+      </c>
+      <c r="T63" t="s">
+        <v>460</v>
+      </c>
+      <c r="U63" t="s">
+        <v>460</v>
+      </c>
+      <c r="V63" t="s">
+        <v>460</v>
+      </c>
+      <c r="W63" t="s">
+        <v>472</v>
+      </c>
+      <c r="X63" t="s">
+        <v>475</v>
+      </c>
+      <c r="Y63" t="s">
+        <v>479</v>
+      </c>
+      <c r="AD63" t="s">
+        <v>490</v>
+      </c>
+      <c r="AG63" t="s">
+        <v>497</v>
+      </c>
+      <c r="AI63" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ63" t="s">
+        <v>563</v>
+      </c>
+      <c r="AK63" t="s">
+        <v>634</v>
+      </c>
+      <c r="AP63" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="64" spans="1:42">
+      <c r="A64" t="s">
+        <v>104</v>
+      </c>
+      <c r="B64" t="s">
+        <v>175</v>
+      </c>
+      <c r="C64" t="s">
+        <v>246</v>
+      </c>
+      <c r="D64" t="s">
+        <v>308</v>
+      </c>
+      <c r="E64" t="s">
+        <v>314</v>
+      </c>
+      <c r="F64" t="s">
+        <v>328</v>
+      </c>
+      <c r="G64" t="s">
+        <v>373</v>
+      </c>
+      <c r="H64">
+        <v>48</v>
+      </c>
+      <c r="I64">
+        <v>3091896.32</v>
+      </c>
+      <c r="J64" t="s">
+        <v>388</v>
+      </c>
+      <c r="K64">
+        <v>1489475.52</v>
+      </c>
+      <c r="L64" t="s">
+        <v>437</v>
+      </c>
+      <c r="M64" t="s">
+        <v>445</v>
+      </c>
+      <c r="R64" t="s">
+        <v>451</v>
+      </c>
+      <c r="S64" t="s">
+        <v>456</v>
+      </c>
+      <c r="T64" t="s">
+        <v>464</v>
+      </c>
+      <c r="U64" t="s">
+        <v>464</v>
+      </c>
+      <c r="V64" t="s">
+        <v>471</v>
+      </c>
+      <c r="W64" t="s">
+        <v>474</v>
+      </c>
+      <c r="X64" t="s">
+        <v>477</v>
+      </c>
+      <c r="Y64" t="s">
+        <v>481</v>
+      </c>
+      <c r="AD64" t="s">
+        <v>489</v>
+      </c>
+      <c r="AG64" t="s">
+        <v>496</v>
+      </c>
+      <c r="AI64" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ64" t="s">
+        <v>564</v>
+      </c>
+      <c r="AK64" t="s">
+        <v>635</v>
+      </c>
+      <c r="AP64" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="65" spans="1:42">
+      <c r="A65" t="s">
+        <v>105</v>
+      </c>
+      <c r="B65" t="s">
+        <v>176</v>
+      </c>
+      <c r="C65" t="s">
+        <v>247</v>
+      </c>
+      <c r="D65" t="s">
+        <v>247</v>
+      </c>
+      <c r="E65" t="s">
+        <v>314</v>
+      </c>
+      <c r="F65" t="s">
+        <v>353</v>
+      </c>
+      <c r="G65" t="s">
+        <v>384</v>
+      </c>
+      <c r="H65">
+        <v>47</v>
+      </c>
+      <c r="I65">
+        <v>4466154.7</v>
+      </c>
+      <c r="J65" t="s">
+        <v>388</v>
+      </c>
+      <c r="K65">
+        <v>2120827.47</v>
+      </c>
+      <c r="L65" t="s">
+        <v>400</v>
+      </c>
+      <c r="M65" t="s">
+        <v>443</v>
+      </c>
+      <c r="R65" t="s">
+        <v>450</v>
+      </c>
+      <c r="S65" t="s">
+        <v>455</v>
+      </c>
+      <c r="T65" t="s">
+        <v>460</v>
+      </c>
+      <c r="U65" t="s">
+        <v>460</v>
+      </c>
+      <c r="V65" t="s">
+        <v>460</v>
+      </c>
+      <c r="W65" t="s">
+        <v>472</v>
+      </c>
+      <c r="X65" t="s">
+        <v>475</v>
+      </c>
+      <c r="Y65" t="s">
+        <v>479</v>
+      </c>
+      <c r="AD65" t="s">
+        <v>487</v>
+      </c>
+      <c r="AG65" t="s">
+        <v>494</v>
+      </c>
+      <c r="AI65" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ65" t="s">
+        <v>565</v>
+      </c>
+      <c r="AK65" t="s">
+        <v>636</v>
+      </c>
+      <c r="AP65" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="66" spans="1:42">
+      <c r="A66" t="s">
+        <v>106</v>
+      </c>
+      <c r="B66" t="s">
+        <v>177</v>
+      </c>
+      <c r="C66" t="s">
+        <v>248</v>
+      </c>
+      <c r="D66" t="s">
+        <v>309</v>
+      </c>
+      <c r="E66" t="s">
+        <v>314</v>
+      </c>
+      <c r="F66" t="s">
+        <v>322</v>
+      </c>
+      <c r="G66" t="s">
+        <v>359</v>
+      </c>
+      <c r="H66">
         <v>60</v>
       </c>
-      <c r="X2" t="s">
-[...5 lines deleted...]
-      <c r="AA2" t="s">
+      <c r="I66">
+        <v>3380052</v>
+      </c>
+      <c r="J66" t="s">
+        <v>388</v>
+      </c>
+      <c r="K66">
+        <v>2028000</v>
+      </c>
+      <c r="L66" t="s">
+        <v>438</v>
+      </c>
+      <c r="M66" t="s">
+        <v>445</v>
+      </c>
+      <c r="R66" t="s">
+        <v>451</v>
+      </c>
+      <c r="S66" t="s">
+        <v>456</v>
+      </c>
+      <c r="T66" t="s">
+        <v>466</v>
+      </c>
+      <c r="U66" t="s">
+        <v>466</v>
+      </c>
+      <c r="V66" t="s">
+        <v>470</v>
+      </c>
+      <c r="W66" t="s">
+        <v>473</v>
+      </c>
+      <c r="X66" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y66" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD66" t="s">
+        <v>489</v>
+      </c>
+      <c r="AG66" t="s">
+        <v>496</v>
+      </c>
+      <c r="AI66" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ66" t="s">
+        <v>566</v>
+      </c>
+      <c r="AK66" t="s">
+        <v>637</v>
+      </c>
+      <c r="AP66" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="67" spans="1:42">
+      <c r="A67" t="s">
+        <v>107</v>
+      </c>
+      <c r="B67" t="s">
+        <v>178</v>
+      </c>
+      <c r="C67" t="s">
+        <v>249</v>
+      </c>
+      <c r="D67" t="s">
+        <v>310</v>
+      </c>
+      <c r="E67" t="s">
+        <v>314</v>
+      </c>
+      <c r="F67" t="s">
+        <v>354</v>
+      </c>
+      <c r="G67" t="s">
+        <v>367</v>
+      </c>
+      <c r="H67">
+        <v>40</v>
+      </c>
+      <c r="I67">
+        <v>332605</v>
+      </c>
+      <c r="J67" t="s">
+        <v>388</v>
+      </c>
+      <c r="K67">
+        <v>133042</v>
+      </c>
+      <c r="L67" t="s">
+        <v>434</v>
+      </c>
+      <c r="M67" t="s">
+        <v>444</v>
+      </c>
+      <c r="R67" t="s">
+        <v>451</v>
+      </c>
+      <c r="S67" t="s">
+        <v>456</v>
+      </c>
+      <c r="T67" t="s">
+        <v>463</v>
+      </c>
+      <c r="U67" t="s">
+        <v>463</v>
+      </c>
+      <c r="V67" t="s">
+        <v>470</v>
+      </c>
+      <c r="W67" t="s">
+        <v>473</v>
+      </c>
+      <c r="X67" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y67" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD67" t="s">
+        <v>488</v>
+      </c>
+      <c r="AG67" t="s">
+        <v>495</v>
+      </c>
+      <c r="AI67" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ67" t="s">
+        <v>567</v>
+      </c>
+      <c r="AK67" t="s">
+        <v>638</v>
+      </c>
+      <c r="AP67" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="68" spans="1:42">
+      <c r="A68" t="s">
+        <v>108</v>
+      </c>
+      <c r="B68" t="s">
+        <v>179</v>
+      </c>
+      <c r="C68" t="s">
+        <v>250</v>
+      </c>
+      <c r="D68" t="s">
+        <v>311</v>
+      </c>
+      <c r="E68" t="s">
+        <v>314</v>
+      </c>
+      <c r="F68" t="s">
+        <v>355</v>
+      </c>
+      <c r="G68" t="s">
+        <v>385</v>
+      </c>
+      <c r="H68">
+        <v>40</v>
+      </c>
+      <c r="I68">
+        <v>3232918.26</v>
+      </c>
+      <c r="J68" t="s">
+        <v>388</v>
+      </c>
+      <c r="K68">
+        <v>1289934.39</v>
+      </c>
+      <c r="L68" t="s">
+        <v>439</v>
+      </c>
+      <c r="M68" t="s">
+        <v>443</v>
+      </c>
+      <c r="R68" t="s">
+        <v>451</v>
+      </c>
+      <c r="S68" t="s">
+        <v>456</v>
+      </c>
+      <c r="T68" t="s">
+        <v>463</v>
+      </c>
+      <c r="U68" t="s">
+        <v>463</v>
+      </c>
+      <c r="V68" t="s">
+        <v>470</v>
+      </c>
+      <c r="W68" t="s">
+        <v>473</v>
+      </c>
+      <c r="X68" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y68" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD68" t="s">
+        <v>487</v>
+      </c>
+      <c r="AG68" t="s">
+        <v>494</v>
+      </c>
+      <c r="AI68" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ68" t="s">
+        <v>568</v>
+      </c>
+      <c r="AK68" t="s">
+        <v>639</v>
+      </c>
+      <c r="AP68" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="69" spans="1:42">
+      <c r="A69" t="s">
+        <v>109</v>
+      </c>
+      <c r="B69" t="s">
+        <v>180</v>
+      </c>
+      <c r="C69" t="s">
+        <v>251</v>
+      </c>
+      <c r="D69" t="s">
+        <v>312</v>
+      </c>
+      <c r="E69" t="s">
+        <v>314</v>
+      </c>
+      <c r="F69" t="s">
+        <v>356</v>
+      </c>
+      <c r="G69" t="s">
+        <v>359</v>
+      </c>
+      <c r="H69">
+        <v>60</v>
+      </c>
+      <c r="I69">
+        <v>3142652.37</v>
+      </c>
+      <c r="J69" t="s">
+        <v>388</v>
+      </c>
+      <c r="K69">
+        <v>1885000</v>
+      </c>
+      <c r="L69" t="s">
+        <v>440</v>
+      </c>
+      <c r="M69" t="s">
+        <v>445</v>
+      </c>
+      <c r="R69" t="s">
+        <v>451</v>
+      </c>
+      <c r="S69" t="s">
+        <v>456</v>
+      </c>
+      <c r="T69" t="s">
+        <v>465</v>
+      </c>
+      <c r="U69" t="s">
+        <v>465</v>
+      </c>
+      <c r="V69" t="s">
+        <v>470</v>
+      </c>
+      <c r="W69" t="s">
+        <v>473</v>
+      </c>
+      <c r="X69" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y69" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD69" t="s">
+        <v>489</v>
+      </c>
+      <c r="AG69" t="s">
+        <v>496</v>
+      </c>
+      <c r="AI69" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ69" t="s">
+        <v>569</v>
+      </c>
+      <c r="AK69" t="s">
+        <v>640</v>
+      </c>
+      <c r="AP69" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="70" spans="1:42">
+      <c r="A70" t="s">
+        <v>110</v>
+      </c>
+      <c r="B70" t="s">
+        <v>181</v>
+      </c>
+      <c r="C70" t="s">
+        <v>252</v>
+      </c>
+      <c r="D70" t="s">
+        <v>252</v>
+      </c>
+      <c r="E70" t="s">
+        <v>314</v>
+      </c>
+      <c r="F70" t="s">
+        <v>318</v>
+      </c>
+      <c r="G70" t="s">
+        <v>360</v>
+      </c>
+      <c r="H70">
+        <v>48</v>
+      </c>
+      <c r="I70">
+        <v>9433209.08</v>
+      </c>
+      <c r="J70" t="s">
+        <v>388</v>
+      </c>
+      <c r="K70">
+        <v>4491612.06</v>
+      </c>
+      <c r="L70" t="s">
+        <v>441</v>
+      </c>
+      <c r="M70" t="s">
+        <v>446</v>
+      </c>
+      <c r="R70" t="s">
+        <v>450</v>
+      </c>
+      <c r="S70" t="s">
+        <v>455</v>
+      </c>
+      <c r="T70" t="s">
+        <v>460</v>
+      </c>
+      <c r="U70" t="s">
+        <v>460</v>
+      </c>
+      <c r="V70" t="s">
+        <v>460</v>
+      </c>
+      <c r="W70" t="s">
+        <v>472</v>
+      </c>
+      <c r="X70" t="s">
+        <v>475</v>
+      </c>
+      <c r="Y70" t="s">
+        <v>479</v>
+      </c>
+      <c r="AD70" t="s">
+        <v>490</v>
+      </c>
+      <c r="AG70" t="s">
+        <v>497</v>
+      </c>
+      <c r="AI70" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ70" t="s">
+        <v>570</v>
+      </c>
+      <c r="AK70" t="s">
+        <v>641</v>
+      </c>
+      <c r="AP70" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="71" spans="1:42">
+      <c r="A71" t="s">
+        <v>111</v>
+      </c>
+      <c r="B71" t="s">
+        <v>182</v>
+      </c>
+      <c r="C71" t="s">
+        <v>253</v>
+      </c>
+      <c r="D71" t="s">
+        <v>253</v>
+      </c>
+      <c r="E71" t="s">
+        <v>314</v>
+      </c>
+      <c r="F71" t="s">
+        <v>357</v>
+      </c>
+      <c r="G71" t="s">
+        <v>386</v>
+      </c>
+      <c r="H71">
+        <v>80</v>
+      </c>
+      <c r="I71">
+        <v>6248690.4</v>
+      </c>
+      <c r="J71" t="s">
+        <v>388</v>
+      </c>
+      <c r="K71">
+        <v>4998952.32</v>
+      </c>
+      <c r="L71" t="s">
+        <v>442</v>
+      </c>
+      <c r="M71" t="s">
+        <v>449</v>
+      </c>
+      <c r="R71" t="s">
+        <v>454</v>
+      </c>
+      <c r="S71" t="s">
+        <v>459</v>
+      </c>
+      <c r="V71" t="s">
+        <v>471</v>
+      </c>
+      <c r="W71" t="s">
+        <v>474</v>
+      </c>
+      <c r="X71" t="s">
+        <v>478</v>
+      </c>
+      <c r="Y71" t="s">
+        <v>482</v>
+      </c>
+      <c r="AA71" t="s">
+        <v>484</v>
+      </c>
+      <c r="AB71" t="s">
+        <v>486</v>
+      </c>
+      <c r="AE71" t="s">
+        <v>493</v>
+      </c>
+      <c r="AH71" t="s">
+        <v>500</v>
+      </c>
+      <c r="AI71" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ71" t="s">
+        <v>571</v>
+      </c>
+      <c r="AK71" t="s">
+        <v>642</v>
+      </c>
+      <c r="AP71" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="72" spans="1:42">
+      <c r="A72" t="s">
+        <v>112</v>
+      </c>
+      <c r="B72" t="s">
+        <v>183</v>
+      </c>
+      <c r="C72" t="s">
+        <v>254</v>
+      </c>
+      <c r="D72" t="s">
+        <v>313</v>
+      </c>
+      <c r="E72" t="s">
+        <v>314</v>
+      </c>
+      <c r="F72" t="s">
+        <v>349</v>
+      </c>
+      <c r="G72" t="s">
+        <v>387</v>
+      </c>
+      <c r="H72">
         <v>63</v>
       </c>
-      <c r="AB2" t="s">
-[...95 lines deleted...]
-        <v>75</v>
+      <c r="I72">
+        <v>5520071.49</v>
+      </c>
+      <c r="J72" t="s">
+        <v>388</v>
+      </c>
+      <c r="K72">
+        <v>3469916.94</v>
+      </c>
+      <c r="L72" t="s">
+        <v>400</v>
+      </c>
+      <c r="M72" t="s">
+        <v>446</v>
+      </c>
+      <c r="R72" t="s">
+        <v>450</v>
+      </c>
+      <c r="S72" t="s">
+        <v>455</v>
+      </c>
+      <c r="T72" t="s">
+        <v>460</v>
+      </c>
+      <c r="U72" t="s">
+        <v>460</v>
+      </c>
+      <c r="V72" t="s">
+        <v>460</v>
+      </c>
+      <c r="W72" t="s">
+        <v>472</v>
+      </c>
+      <c r="X72" t="s">
+        <v>475</v>
+      </c>
+      <c r="Y72" t="s">
+        <v>479</v>
+      </c>
+      <c r="AD72" t="s">
+        <v>490</v>
+      </c>
+      <c r="AG72" t="s">
+        <v>497</v>
+      </c>
+      <c r="AI72" t="s">
+        <v>501</v>
+      </c>
+      <c r="AJ72" t="s">
+        <v>572</v>
+      </c>
+      <c r="AK72" t="s">
+        <v>643</v>
+      </c>
+      <c r="AP72" t="s">
+        <v>644</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>