--- v0 (2025-12-07)
+++ v1 (2026-04-01)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="79">
   <si>
     <t>Operation_Unique_Identifier</t>
   </si>
   <si>
     <t>Operation_Local_Identifier</t>
   </si>
   <si>
     <t>Operation_Name_English</t>
   </si>
   <si>
     <t>Operation_Name_Programme_Language</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Operation_Start_Date</t>
   </si>
   <si>
     <t>Operation_End_Date</t>
   </si>
   <si>
     <t>Cofinancing_Rate</t>
   </si>
   <si>
@@ -135,156 +135,162 @@
   <si>
     <t>NUTS3_Code</t>
   </si>
   <si>
     <t>Programming_Period</t>
   </si>
   <si>
     <t>Operation_Summary_English</t>
   </si>
   <si>
     <t>Operation_Summary_Programme_Language</t>
   </si>
   <si>
     <t>ManagingAuthority</t>
   </si>
   <si>
     <t>Image_URL</t>
   </si>
   <si>
     <t>InfoRegio_ID</t>
   </si>
   <si>
     <t>InfoRegio_URL</t>
   </si>
   <si>
+    <t>CountryCode</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7420766</t>
+  </si>
+  <si>
     <t>https://linkedopendata.eu/entity/Q7420767</t>
   </si>
   <si>
-    <t>https://linkedopendata.eu/entity/Q7420766</t>
+    <t>2021EUIXXXXXXXX_EUI01-115</t>
   </si>
   <si>
     <t>2021EUIXXXXXXXX_EUI02-150</t>
   </si>
   <si>
-    <t>2021EUIXXXXXXXX_EUI01-115</t>
+    <t>AHA Budapest</t>
   </si>
   <si>
     <t>ReGreenX</t>
   </si>
   <si>
-    <t>AHA Budapest</t>
-[...1 lines deleted...]
-  <si>
     <t>Hungary</t>
   </si>
   <si>
+    <t>01/03/2024</t>
+  </si>
+  <si>
     <t>01/12/2024</t>
   </si>
   <si>
-    <t>01/03/2024</t>
+    <t>31/08/2027</t>
   </si>
   <si>
     <t>31/05/2028</t>
   </si>
   <si>
-    <t>31/08/2027</t>
-[...1 lines deleted...]
-  <si>
     <t>EUR</t>
   </si>
   <si>
+    <t>https://linkedopendata.eu/entity/Q7420650</t>
+  </si>
+  <si>
     <t>https://linkedopendata.eu/entity/Q4361884</t>
   </si>
   <si>
-    <t>https://linkedopendata.eu/entity/Q7420650</t>
+    <t>47.483846717327,19.107872908331</t>
   </si>
   <si>
     <t>46.249815984209,20.14258499853</t>
   </si>
   <si>
-    <t>47.483846717327,19.107872908331</t>
+    <t>PO05</t>
   </si>
   <si>
     <t>PO02</t>
   </si>
   <si>
-    <t>PO05</t>
+    <t>Europe closer to citizens</t>
   </si>
   <si>
     <t>Greener, carbon-free Europe</t>
   </si>
   <si>
-    <t>Europe closer to citizens</t>
-[...1 lines deleted...]
-  <si>
     <t>ERDF</t>
   </si>
   <si>
     <t>European Regional Development Fund</t>
   </si>
   <si>
     <t>2021EUIXXXXXXXX</t>
   </si>
   <si>
     <t>European Urban Initiative 2021-2027</t>
   </si>
   <si>
+    <t>HU_13578</t>
+  </si>
+  <si>
     <t>HU_33367</t>
   </si>
   <si>
-    <t>HU_13578</t>
+    <t>Budapest</t>
   </si>
   <si>
     <t>Szeged</t>
   </si>
   <si>
-    <t>Budapest</t>
-[...1 lines deleted...]
-  <si>
     <t>Csongrád</t>
   </si>
   <si>
+    <t>HU110</t>
+  </si>
+  <si>
     <t>HU333</t>
   </si>
   <si>
-    <t>HU110</t>
-[...1 lines deleted...]
-  <si>
     <t>2021-2027</t>
   </si>
   <si>
+    <t>Like many European cities, Budapest faces an energy crisis, which exacerbates the ongoing housing affordability crisis, and exposes new social groups to energy poverty and housing insecurity. AHA aims to design and test an Integrated Housing Service Model, transferable to other major cities, to tackle energy poverty and offer viable solutions for vulnerable groups via delivering rapidly accessible, high quality, affordable and energy efficient housing options, with added services to foster the self-sufficiency of its beneficiaries. The Service Model will combine the near-zero energy consumption and scalable repurposing of an unused non-residential public building into social housing; expanding social housing supply with new, flexible and affordable solutions; and early social and energy interventions making homes more affordable, building on a unique early warning system.</t>
+  </si>
+  <si>
     <t>The project strengthening Szeged's response to the escalating challenges of climate change and desertification impacting urban green spaces. Unlike conventional approaches that primarily target public areas, ReGreenX introduces an innovative city-wide framework for coordinated experimentation with climate-resilient greenery. ReGreenX first focuses on leveraging transformative tools such as artistic interventions and intergenerational knowledge exchange activitiesto change urban dwellers perceptions on urban greening practices. Climate-resilient public model gardens will be established, showcasing innovative solutions., ReGreenX will pionee long-term sustainability with community-based mechanisms for exchanging climate-resilient plant materials and forging partnerships with local businesses.</t>
   </si>
   <si>
-    <t>Like many European cities, Budapest faces an energy crisis, which exacerbates the ongoing housing affordability crisis, and exposes new social groups to energy poverty and housing insecurity. AHA aims to design and test an Integrated Housing Service Model, transferable to other major cities, to tackle energy poverty and offer viable solutions for vulnerable groups via delivering rapidly accessible, high quality, affordable and energy efficient housing options, with added services to foster the self-sufficiency of its beneficiaries. The Service Model will combine the near-zero energy consumption and scalable repurposing of an unused non-residential public building into social housing; expanding social housing supply with new, flexible and affordable solutions; and early social and energy interventions making homes more affordable, building on a unique early warning system.</t>
+    <t>Számos európai városhoz hasonlóan Budapest is energiaválsággal néz szembe, amely súlyosbítja a lakhatás megfizethetőségével kapcsolatos jelenlegi válságot, és új társadalmi csoportokat tesz ki az energiaszegénységnek és a lakhatás bizonytalanságának. Az AHA célja, hogy megtervezzen és teszteljen egy integrált lakhatási szolgáltatási modellt, amely más nagyvárosokba is átültethető, hogy kezelje az energiaszegénységet, és életképes megoldásokat kínáljon a kiszolgáltatott csoportok számára azáltal, hogy gyorsan hozzáférhető, magas színvonalú, megfizethető és energiahatékony lakhatási lehetőségeket kínál, hozzáadott szolgáltatásokkal a kedvezményezettek önellátásának előmozdítása érdekében. A szolgáltatási modell ötvözi a közel nulla energiafogyasztást és a használaton kívüli nem lakáscélú középületek skálázható átalakítását szociális lakásokká; a szociális lakások kínálatának bővítése új, rugalmas és megfizethető megoldásokkal; valamint az otthonokat megfizethetőbbé tevő korai szociális és energetikai beavatkozások, amelyek egy egyedülálló korai előrejelző rendszerre épülnek.</t>
   </si>
   <si>
     <t>A projekt Szeged válaszát erősíti a városi zöldterületeket érintő éghajlatváltozás és elsivatagosodás eszkalálódó kihívásaira. Ellentétben a hagyományos megközelítésekkel, amelyek elsősorban a közterületeket célozzák meg, a ReGreenX innovatív városi keretet vezet be az éghajlatváltozással szemben ellenálló zöldséggel való összehangolt kísérletezéshez. A ReGreenX először a transzformatív eszközök, például a művészi beavatkozások és a generációk közötti tudáscsere-tevékenységek kihasználására összpontosít annak érdekében, hogy megváltoztassa a városi lakosok városi zöldítési gyakorlatokkal kapcsolatos felfogását. Az éghajlatváltozás hatásaival szemben reziliens nyilvános modellkerteket hoznak létre, amelyek innovatív megoldásokat mutatnak be., A ReGreenX a hosszú távú fenntarthatóságot közösségi alapú mechanizmusokkal fogja előmozdítani az éghajlatváltozás hatásaival szemben reziliens növényi anyagok cseréjére és a helyi vállalkozásokkal való partnerségek kialakítására.</t>
   </si>
   <si>
-    <t>Számos európai városhoz hasonlóan Budapest is energiaválsággal néz szembe, amely súlyosbítja a lakhatás megfizethetőségével kapcsolatos jelenlegi válságot, és új társadalmi csoportokat tesz ki az energiaszegénységnek és a lakhatás bizonytalanságának. Az AHA célja, hogy megtervezzen és teszteljen egy integrált lakhatási szolgáltatási modellt, amely más nagyvárosokba is átültethető, hogy kezelje az energiaszegénységet, és életképes megoldásokat kínáljon a kiszolgáltatott csoportok számára azáltal, hogy gyorsan hozzáférhető, magas színvonalú, megfizethető és energiahatékony lakhatási lehetőségeket kínál, hozzáadott szolgáltatásokkal a kedvezményezettek önellátásának előmozdítása érdekében. A szolgáltatási modell ötvözi a közel nulla energiafogyasztást és a használaton kívüli nem lakáscélú középületek skálázható átalakítását szociális lakásokká; a szociális lakások kínálatának bővítése új, rugalmas és megfizethető megoldásokkal; valamint az otthonokat megfizethetőbbé tevő korai szociális és energetikai beavatkozások, amelyek egy egyedülálló korai előrejelző rendszerre épülnek.</t>
+    <t>HU</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -602,57 +608,57 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AO3"/>
+  <dimension ref="A1:AP3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
-    <row r="1" spans="1:41">
+    <row r="1" spans="1:42">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
@@ -732,209 +738,218 @@
       </c>
       <c r="AH1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="1" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="1" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="1" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="1" t="s">
         <v>40</v>
       </c>
+      <c r="AP1" s="1" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="2" spans="1:41">
+    <row r="2" spans="1:42">
       <c r="A2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H2">
         <v>80</v>
       </c>
       <c r="I2">
-        <v>3075848</v>
+        <v>6231388</v>
       </c>
       <c r="J2" t="s">
+        <v>53</v>
+      </c>
+      <c r="K2">
+        <v>4985110.4</v>
+      </c>
+      <c r="L2" t="s">
+        <v>54</v>
+      </c>
+      <c r="M2" t="s">
+        <v>56</v>
+      </c>
+      <c r="R2" t="s">
+        <v>58</v>
+      </c>
+      <c r="S2" t="s">
+        <v>60</v>
+      </c>
+      <c r="V2" t="s">
+        <v>62</v>
+      </c>
+      <c r="W2" t="s">
+        <v>63</v>
+      </c>
+      <c r="X2" t="s">
+        <v>64</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>65</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>66</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>68</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>68</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>73</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>74</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>76</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="3" spans="1:42">
+      <c r="A3" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" t="s">
+        <v>45</v>
+      </c>
+      <c r="C3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G3" t="s">
         <v>52</v>
-      </c>
-[...69 lines deleted...]
-        <v>51</v>
       </c>
       <c r="H3">
         <v>80</v>
       </c>
       <c r="I3">
-        <v>6231388</v>
+        <v>3075848</v>
       </c>
       <c r="J3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="K3">
-        <v>4985110.4</v>
+        <v>2460678.4</v>
       </c>
       <c r="L3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="R3" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="S3" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="V3" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="W3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="X3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="Y3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AA3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="AB3" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AE3" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AH3" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AI3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AJ3" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AK3" t="s">
-        <v>76</v>
+        <v>77</v>
+      </c>
+      <c r="AP3" t="s">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>