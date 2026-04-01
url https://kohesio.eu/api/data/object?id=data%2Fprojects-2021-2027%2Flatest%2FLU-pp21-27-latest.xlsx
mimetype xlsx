--- v0 (2026-02-08)
+++ v1 (2026-04-01)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1913" uniqueCount="582">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1986" uniqueCount="584">
   <si>
     <t>Operation_Unique_Identifier</t>
   </si>
   <si>
     <t>Operation_Local_Identifier</t>
   </si>
   <si>
     <t>Operation_Name_English</t>
   </si>
   <si>
     <t>Operation_Name_Programme_Language</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Operation_Start_Date</t>
   </si>
   <si>
     <t>Operation_End_Date</t>
   </si>
   <si>
     <t>Cofinancing_Rate</t>
   </si>
   <si>
@@ -135,1671 +135,1677 @@
   <si>
     <t>NUTS3_Code</t>
   </si>
   <si>
     <t>Programming_Period</t>
   </si>
   <si>
     <t>Operation_Summary_English</t>
   </si>
   <si>
     <t>Operation_Summary_Programme_Language</t>
   </si>
   <si>
     <t>ManagingAuthority</t>
   </si>
   <si>
     <t>Image_URL</t>
   </si>
   <si>
     <t>InfoRegio_ID</t>
   </si>
   <si>
     <t>InfoRegio_URL</t>
   </si>
   <si>
+    <t>CountryCode</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503613</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503641</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503619</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503647</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503651</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503660</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503648</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503637</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503631</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503670</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503617</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503650</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503611</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503609</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503649</t>
+  </si>
+  <si>
     <t>https://linkedopendata.eu/entity/Q7503653</t>
   </si>
   <si>
+    <t>https://linkedopendata.eu/entity/Q7503627</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503629</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503620</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503667</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503663</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503652</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503672</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503664</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503607</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503642</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503668</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503658</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503645</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503626</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503614</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503671</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503604</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503602</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503643</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503666</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503605</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503639</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503640</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503606</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503673</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503603</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503634</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503665</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503625</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503615</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503633</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503628</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503621</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503610</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503638</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503659</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503630</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503646</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503656</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503636</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503622</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503644</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503616</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503612</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503618</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503657</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503654</t>
+  </si>
+  <si>
     <t>https://linkedopendata.eu/entity/Q7503661</t>
   </si>
   <si>
-    <t>https://linkedopendata.eu/entity/Q7503631</t>
-[...8 lines deleted...]
-    <t>https://linkedopendata.eu/entity/Q7503639</t>
+    <t>https://linkedopendata.eu/entity/Q7503624</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503662</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503632</t>
   </si>
   <si>
     <t>https://linkedopendata.eu/entity/Q7503669</t>
   </si>
   <si>
     <t>https://linkedopendata.eu/entity/Q7503608</t>
   </si>
   <si>
-    <t>https://linkedopendata.eu/entity/Q7503613</t>
-[...122 lines deleted...]
-    <t>https://linkedopendata.eu/entity/Q7503625</t>
+    <t>https://linkedopendata.eu/entity/Q7503623</t>
   </si>
   <si>
     <t>https://linkedopendata.eu/entity/Q7503655</t>
   </si>
   <si>
-    <t>https://linkedopendata.eu/entity/Q7503603</t>
-[...4 lines deleted...]
-  <si>
     <t>https://linkedopendata.eu/entity/Q7503635</t>
   </si>
   <si>
-    <t>https://linkedopendata.eu/entity/Q7503636</t>
-[...50 lines deleted...]
-    <t>https://linkedopendata.eu/entity/Q7503624</t>
+    <t>2021LU05FFPR001_2010</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2061</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2022</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2072</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2039</t>
+  </si>
+  <si>
+    <t>2021LU16FFPR001_11</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2030</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2053</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2046</t>
+  </si>
+  <si>
+    <t>2021LU16FFPR001_19</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2019</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2037</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2012</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2011</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2032</t>
   </si>
   <si>
     <t>2021LU16FFPR001_3</t>
   </si>
   <si>
+    <t>2021LU05FFPR001_2038</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2044</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2024</t>
+  </si>
+  <si>
+    <t>2021LU16FFPR001_13</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2065</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2073</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2074</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2067</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2005</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2062</t>
+  </si>
+  <si>
+    <t>2021LU16FFPR001_7</t>
+  </si>
+  <si>
+    <t>2021LU16FFPR001_9</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2068</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2036</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2014</t>
+  </si>
+  <si>
+    <t>2021LU16FFPR001_1</t>
+  </si>
+  <si>
+    <t>2021LU16FFPR001_2</t>
+  </si>
+  <si>
+    <t>2021LU16FFPR001_5</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2029</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2075</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2004</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2056</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2060</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2006</t>
+  </si>
+  <si>
+    <t>2021LU16FFPR001_18</t>
+  </si>
+  <si>
+    <t>2021LU16FFPR001_14</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2027</t>
+  </si>
+  <si>
+    <t>2021LU16FFPR001_16</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2035</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2015</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2048</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2040</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2025</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2003</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2055</t>
+  </si>
+  <si>
+    <t>2021LU16FFPR001_10</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2045</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2070</t>
+  </si>
+  <si>
+    <t>2021LU16FFPR001_6</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2049</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2028</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2066</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2016</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2001</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2021</t>
+  </si>
+  <si>
+    <t>2021LU16FFPR001_8</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2051</t>
+  </si>
+  <si>
     <t>2021LU16FFPR001_12</t>
   </si>
   <si>
-    <t>2021LU05FFPR001_2046</t>
-[...8 lines deleted...]
-    <t>2021LU05FFPR001_2056</t>
+    <t>2021LU05FFPR001_2017</t>
+  </si>
+  <si>
+    <t>2021LU16FFPR001_15</t>
+  </si>
+  <si>
+    <t>2021LU05FFPR001_2047</t>
   </si>
   <si>
     <t>2021LU16FFPR001_17</t>
   </si>
   <si>
     <t>2021LU05FFPR001_2009</t>
   </si>
   <si>
-    <t>2021LU05FFPR001_2010</t>
-[...122 lines deleted...]
-    <t>2021LU05FFPR001_2035</t>
+    <t>2021LU05FFPR001_2033</t>
   </si>
   <si>
     <t>2021LU16FFPR001_4</t>
   </si>
   <si>
-    <t>2021LU16FFPR001_14</t>
-[...4 lines deleted...]
-  <si>
     <t>2021LU05FFPR001_2018</t>
   </si>
   <si>
-    <t>2021LU05FFPR001_2049</t>
-[...50 lines deleted...]
-    <t>2021LU05FFPR001_2017</t>
+    <t>Height Training</t>
+  </si>
+  <si>
+    <t>Community with Impact</t>
+  </si>
+  <si>
+    <t>Languages and cultures</t>
+  </si>
+  <si>
+    <t>KE3, Kanner,Ekippen,Elteren,Empowerment</t>
+  </si>
+  <si>
+    <t>Fit4Inclusion</t>
+  </si>
+  <si>
+    <t>Sustainable public transportation operated with electric buses</t>
+  </si>
+  <si>
+    <t>Combating material deprivation</t>
+  </si>
+  <si>
+    <t>CLALT</t>
+  </si>
+  <si>
+    <t>0CO2Chantier</t>
+  </si>
+  <si>
+    <t>CENSOR - Competence Centre for Digitization and Optimization of Energy, Resources and Processes</t>
+  </si>
+  <si>
+    <t>Update Evening Classes</t>
+  </si>
+  <si>
+    <t>Basic Digital Skills</t>
+  </si>
+  <si>
+    <t>RCO2 - Reduce CO2 for the building sector</t>
+  </si>
+  <si>
+    <t>FORDUMP</t>
+  </si>
+  <si>
+    <t>Language learning platform</t>
   </si>
   <si>
     <t>Energy renovation "Zesumme renovéieren" in Differdange</t>
   </si>
   <si>
+    <t>Start Your Career</t>
+  </si>
+  <si>
+    <t>Employment Integrity</t>
+  </si>
+  <si>
+    <t>Food Recycling Workshop - Caddy</t>
+  </si>
+  <si>
+    <t>Sustainable Composite Materials and Manufacturing - SCMM</t>
+  </si>
+  <si>
+    <t>Girls: Deploy your talents!</t>
+  </si>
+  <si>
+    <t>Hidden Disability Hub</t>
+  </si>
+  <si>
+    <t>Skills4Job 2.0</t>
+  </si>
+  <si>
+    <t>New Tech Adaptation for Companies (NTAC)</t>
+  </si>
+  <si>
+    <t>Sectoral competences 2023-2025</t>
+  </si>
+  <si>
+    <t>ESS Skills 2024-2026</t>
+  </si>
+  <si>
+    <t>START2SCALE</t>
+  </si>
+  <si>
+    <t>Nahkaltwärmenetz - New subdivision op Heidert</t>
+  </si>
+  <si>
+    <t>Learning French</t>
+  </si>
+  <si>
+    <t>Fit4AgilePM</t>
+  </si>
+  <si>
+    <t>Handi-Perception</t>
+  </si>
+  <si>
+    <t>Differdange - Decarbonisation with geothermal energy</t>
+  </si>
+  <si>
+    <t>LUX-ULTRA-FAST 2</t>
+  </si>
+  <si>
+    <t>ODIN</t>
+  </si>
+  <si>
+    <t>e-Services 4 Inclusion</t>
+  </si>
+  <si>
+    <t>NEW PRATICAL SAFETY DAY</t>
+  </si>
+  <si>
+    <t>Energy transition crafts</t>
+  </si>
+  <si>
+    <t>Empower to Employ</t>
+  </si>
+  <si>
+    <t>Disconnect360</t>
+  </si>
+  <si>
+    <t>PAC training</t>
+  </si>
+  <si>
+    <t>LETZGROW2</t>
+  </si>
+  <si>
+    <t>UDAM@UNI.LU</t>
+  </si>
+  <si>
+    <t>Let'z Work!</t>
+  </si>
+  <si>
+    <t>Boosting Energy Transition: qualitative reinforcement and thematic expansion of Klima-Agence's core advisory activities</t>
+  </si>
+  <si>
+    <t>TRENOVERG</t>
+  </si>
+  <si>
+    <t>Orientation in times of crisis</t>
+  </si>
+  <si>
+    <t>CarboneCoaching</t>
+  </si>
+  <si>
+    <t>Resilient Generation</t>
+  </si>
+  <si>
+    <t>LINK+</t>
+  </si>
+  <si>
+    <t>Cross Road</t>
+  </si>
+  <si>
+    <t>Skills for employment (SFE)</t>
+  </si>
+  <si>
+    <t>Sustainable public transportation operated with hydrogene nozzles</t>
+  </si>
+  <si>
+    <t>Sustainable development in crafts</t>
+  </si>
+  <si>
+    <t>Concepts of AML, KYC &amp; Compliance</t>
+  </si>
+  <si>
+    <t>Installation of photovoltaic panels at the Kinneksbond School Campus in Mamer</t>
+  </si>
+  <si>
+    <t>Schweesdrëps Workshop 2025-2026</t>
+  </si>
+  <si>
+    <t>LAMA-Academy seasons 2 &amp; 3 (2023 - 2025)</t>
+  </si>
+  <si>
+    <t>HandiMentor Connect</t>
+  </si>
+  <si>
+    <t>Digital Skills Partnership Program</t>
+  </si>
+  <si>
+    <t>Social restaurant Esch 2023</t>
+  </si>
+  <si>
+    <t>PSD - Practical Safety Day</t>
+  </si>
+  <si>
+    <t>Construction of a biogas production line with trigeneration plant and in situ use of heat production</t>
+  </si>
+  <si>
+    <t>ReStart!</t>
+  </si>
+  <si>
     <t>CitCom.AI</t>
   </si>
   <si>
-    <t>0CO2Chantier</t>
-[...8 lines deleted...]
-    <t>Empower to Employ</t>
+    <t>Techwell - Digital Risk Anticipation</t>
+  </si>
+  <si>
+    <t>School and sports centre - Autarque site</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Buildings</t>
   </si>
   <si>
     <t>Luxembourg Venture Days - VDL</t>
   </si>
   <si>
     <t>Coach4Work</t>
   </si>
   <si>
-    <t>Height Training</t>
-[...122 lines deleted...]
-    <t>TRENOVERG</t>
+    <t>CRCO2C CO2 reduction construction</t>
   </si>
   <si>
     <t>Management of the energy mix - Commune</t>
   </si>
   <si>
-    <t>UDAM@UNI.LU</t>
-[...4 lines deleted...]
-  <si>
     <t>Skills4Job</t>
   </si>
   <si>
-    <t>Schweesdrëps Workshop 2025-2026</t>
-[...50 lines deleted...]
-    <t>Techwell - Digital Risk Anticipation</t>
+    <t>Langues et cultures</t>
+  </si>
+  <si>
+    <t>Lutte contre la privation matérielle</t>
+  </si>
+  <si>
+    <t>Update cours du soir</t>
+  </si>
+  <si>
+    <t>Plateforme d'apprentissage de langues</t>
   </si>
   <si>
     <t>Rénovation énergétique "Zesumme renovéieren" à Differdange</t>
   </si>
   <si>
+    <t>Intègr'Emploi</t>
+  </si>
+  <si>
+    <t>Atelier de recyclage alimentaire - Caddy</t>
+  </si>
+  <si>
+    <t>Compétences sectorielles 2023-2025</t>
+  </si>
+  <si>
+    <t>Compétences SSE 2024-2026</t>
+  </si>
+  <si>
     <t>Nahkaltwärmenetz - Nouveau lotissement op Heidert</t>
   </si>
   <si>
-    <t>Update cours du soir</t>
+    <t>Apprentissage du français</t>
+  </si>
+  <si>
+    <t>Differdange - Décarbonisation avec la géothermie</t>
   </si>
   <si>
     <t>Transition énérgétique artisanat</t>
   </si>
   <si>
     <t>Formations PAC</t>
   </si>
   <si>
+    <t>Let'z Work !</t>
+  </si>
+  <si>
     <t>Boosting Energy Transition: renforcement qualitatif et élargissement thématique des activités de conseil de base de Klima-Agence</t>
   </si>
   <si>
-    <t>Langues et cultures</t>
-[...2 lines deleted...]
-    <t>Compétences SSE 2024-2026</t>
+    <t>L'orientation en temps de crise</t>
+  </si>
+  <si>
+    <t>Sustainable public transportation operated with hydrogene buses</t>
   </si>
   <si>
     <t>Développement durable dans l'Artisanat</t>
   </si>
   <si>
+    <t>Installation de panneaux photovoltaïques au Campus scolaire Kinneksbond à Mamer</t>
+  </si>
+  <si>
+    <t>Atelier Schweesdrëps 2025-2026</t>
+  </si>
+  <si>
+    <t>LAMA-Academy saisons 2 &amp; 3 (2023 - 2025)</t>
+  </si>
+  <si>
+    <t>Restaurant social Esch 2023</t>
+  </si>
+  <si>
+    <t>Construction d'une filière de production de biogaz avec centrale de trigénération et utilisation in situ de la production calorifique</t>
+  </si>
+  <si>
+    <t>Techwell - Digital Risk Anticiption</t>
+  </si>
+  <si>
     <t>Centre scolaire et sportif - Site autarque</t>
   </si>
   <si>
-    <t>Apprentissage du français</t>
-[...20 lines deleted...]
-    <t>L'orientation en temps de crise</t>
+    <t>CRCO2C Réduction CO2 construction</t>
   </si>
   <si>
     <t>Gestion du mix énergie - Commune</t>
   </si>
   <si>
-    <t>Let'z Work !</t>
-[...25 lines deleted...]
-  <si>
     <t>Luxembourg</t>
   </si>
   <si>
+    <t>01/07/2023</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>01/01/2024</t>
+  </si>
+  <si>
+    <t>16/01/2023</t>
+  </si>
+  <si>
+    <t>01/07/2024</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
     <t>21/04/2021</t>
   </si>
   <si>
     <t>01/01/2023</t>
   </si>
   <si>
-    <t>01/07/2024</t>
-[...2 lines deleted...]
-    <t>01/07/2023</t>
+    <t>01/01/2021</t>
   </si>
   <si>
     <t>22/08/2022</t>
   </si>
   <si>
-    <t>01/01/2025</t>
-[...5 lines deleted...]
-    <t>01/01/2024</t>
+    <t>01/03/2024</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
   </si>
   <si>
     <t>01/01/2022</t>
   </si>
   <si>
+    <t>01/07/2027</t>
+  </si>
+  <si>
     <t>01/12/2023</t>
   </si>
   <si>
-    <t>01/01/2021</t>
-[...4 lines deleted...]
-  <si>
     <t>15/11/2023</t>
   </si>
   <si>
-    <t>01/09/2023</t>
-[...5 lines deleted...]
-    <t>01/07/2027</t>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>31/12/2026</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>31/12/2027</t>
   </si>
   <si>
     <t>30/06/2026</t>
   </si>
   <si>
-    <t>30/06/2025</t>
+    <t>30/06/2028</t>
+  </si>
+  <si>
+    <t>30/06/2027</t>
+  </si>
+  <si>
+    <t>31/12/2023</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
-    <t>31/12/2026</t>
-[...7 lines deleted...]
-  <si>
     <t>31/12/2028</t>
   </si>
   <si>
-    <t>30/06/2027</t>
-[...1 lines deleted...]
-  <si>
     <t>01/12/2027</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
+    <t>https://linkedopendata.eu/entity/Q7503579</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503576</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503577</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503601</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q3113580</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7322356</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503583</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503588</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q3113563</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503580</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503595</t>
+  </si>
+  <si>
     <t>https://linkedopendata.eu/entity/Q7322355</t>
   </si>
   <si>
+    <t>https://linkedopendata.eu/entity/Q7503587</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503575</t>
+  </si>
+  <si>
     <t>https://linkedopendata.eu/entity/Q7503593</t>
   </si>
   <si>
-    <t>https://linkedopendata.eu/entity/Q7503579</t>
+    <t>https://linkedopendata.eu/entity/Q7503598</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503584</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q3113565</t>
   </si>
   <si>
     <t>https://linkedopendata.eu/entity/Q7503592</t>
   </si>
   <si>
+    <t>https://linkedopendata.eu/entity/Q7503600</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503589</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503585</t>
+  </si>
+  <si>
     <t>https://linkedopendata.eu/entity/Q7503597</t>
   </si>
   <si>
-    <t>https://linkedopendata.eu/entity/Q3113565</t>
+    <t>https://linkedopendata.eu/entity/Q7503586</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503582</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503594</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503578</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q3113599</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503599</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q3113575</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503581</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503591</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503596</t>
+  </si>
+  <si>
+    <t>https://linkedopendata.eu/entity/Q7503590</t>
   </si>
   <si>
     <t>https://linkedopendata.eu/entity/Q3113557</t>
   </si>
   <si>
-    <t>https://linkedopendata.eu/entity/Q3113563</t>
-[...80 lines deleted...]
-    <t>https://linkedopendata.eu/entity/Q7503596</t>
+    <t>49.521188235059,6.0845686331659</t>
+  </si>
+  <si>
+    <t>49.61407716459,6.1267143840571</t>
+  </si>
+  <si>
+    <t>49.981163381881,5.9372637289084</t>
+  </si>
+  <si>
+    <t>49.6271194,6.1306279</t>
+  </si>
+  <si>
+    <t>49.6926081,6.1416258</t>
   </si>
   <si>
     <t>49.521641122718,5.8810184318047</t>
   </si>
   <si>
-    <t>49.6271194,6.1306279</t>
-[...11 lines deleted...]
-    <t>49.6926081,6.1416258</t>
+    <t>49.6552606,6.1215966</t>
+  </si>
+  <si>
+    <t>49.6751263,6.1394127</t>
+  </si>
+  <si>
+    <t>50.131648362669,6.0656118600782</t>
+  </si>
+  <si>
+    <t>49.630053719364,6.0051312893642</t>
+  </si>
+  <si>
+    <t>49.531926510866,6.0113690566656</t>
   </si>
   <si>
     <t>50.065417508478,6.0543721292655</t>
   </si>
   <si>
-    <t>49.6552606,6.1215966</t>
-[...11 lines deleted...]
-    <t>49.531926510866,6.0113690566656</t>
+    <t>Support for adaptation of workers, enterprises and entrepreneurs to change</t>
+  </si>
+  <si>
+    <t>Support for social economy and social enterprises</t>
+  </si>
+  <si>
+    <t>Promoting social integration of people at risk of poverty or social exclusion, including the most deprived and children</t>
+  </si>
+  <si>
+    <t>Measures to improve access of marginalised groups such as the Roma to education, employment and to promote their social inclusion</t>
+  </si>
+  <si>
+    <t>Clean urban transport rolling stock</t>
+  </si>
+  <si>
+    <t>Addressing material deprivation through food and/or material assistance to the most deprived, including accompanying measures</t>
+  </si>
+  <si>
+    <t>Pathways to integration and re-entry into employment for disadvantaged people</t>
+  </si>
+  <si>
+    <t>Research and innovation processes, technology transfer and cooperation between enterprises, research centres and universities, focusing on the low carbon economy, resilience and adaptation to climate change</t>
+  </si>
+  <si>
+    <t>Support for adult education (excluding infrastructure)</t>
+  </si>
+  <si>
+    <t>Measures to improve access to employment</t>
   </si>
   <si>
     <t>Energy efficiency renovation of existing housing stock, demonstration projects and supporting measures</t>
   </si>
   <si>
+    <t>Specific support for youth employment and socio-economic integration of young people</t>
+  </si>
+  <si>
+    <t>Support for the development of digital skills</t>
+  </si>
+  <si>
+    <t>Support for labour market matching and transitions</t>
+  </si>
+  <si>
+    <t>Advanced support services for SMEs and groups of SMEs (including management, marketing and design services)</t>
+  </si>
+  <si>
+    <t>Support to entities that provide services contributing to the low carbon economy and to resilience to climate change, including awareness-raising measures</t>
+  </si>
+  <si>
+    <t>Other renewable energy (including geothermal energy)</t>
+  </si>
+  <si>
+    <t>Research and innovation activities in public research centres, higher education and centres of competence including networking (industrial research, experimental development, feasibility studies)</t>
+  </si>
+  <si>
+    <t>Support for primary to secondary education (excluding infrastructure)</t>
+  </si>
+  <si>
+    <t>Renewable energy: solar</t>
+  </si>
+  <si>
+    <t>Renewable energy: biomass with high greenhouse gas savings</t>
+  </si>
+  <si>
     <t>Government ICT solutions, eservices, applications compliant with greenhouse gas emission reduction or energy efficiency criteria</t>
   </si>
   <si>
-    <t>Support for adaptation of workers, enterprises and entrepreneurs to change</t>
-[...5 lines deleted...]
-    <t>Pathways to integration and re-entry into employment for disadvantaged people</t>
+    <t>Energy efficiency renovation or energy efficiency measures regarding public infrastructure, demonstration projects and supporting measures compliant with energy efficiency criteria</t>
   </si>
   <si>
     <t>Incubation, support to spin offs and spin outs and start ups</t>
   </si>
   <si>
-    <t>Research and innovation activities in public research centres, higher education and centres of competence including networking (industrial research, experimental development, feasibility studies)</t>
-[...40 lines deleted...]
-  <si>
     <t>Government ICT solutions, e-services, applications</t>
   </si>
   <si>
-    <t>Addressing material deprivation through food and/or material assistance to the most deprived, including accompanying measures</t>
-[...8 lines deleted...]
-    <t>Renewable energy: biomass with high greenhouse gas savings</t>
+    <t>PO04</t>
   </si>
   <si>
     <t>PO08</t>
   </si>
   <si>
     <t>PO01</t>
   </si>
   <si>
     <t>PO02</t>
   </si>
   <si>
-    <t>PO04</t>
+    <t>Social Europe</t>
   </si>
   <si>
     <t>Just Transition</t>
   </si>
   <si>
     <t>Smarter Europe</t>
   </si>
   <si>
     <t>Greener, carbon-free Europe</t>
   </si>
   <si>
-    <t>Social Europe</t>
+    <t>ESO4.7</t>
+  </si>
+  <si>
+    <t>ESO4.6</t>
+  </si>
+  <si>
+    <t>ESO4.8</t>
   </si>
   <si>
     <t>JTF</t>
   </si>
   <si>
+    <t>ESO4.13</t>
+  </si>
+  <si>
+    <t>RSO1.1</t>
+  </si>
+  <si>
+    <t>ESO4.1</t>
+  </si>
+  <si>
+    <t>ESO4.5</t>
+  </si>
+  <si>
+    <t>RSO1.3</t>
+  </si>
+  <si>
+    <t>RSO2.1</t>
+  </si>
+  <si>
+    <t>RSO2.2</t>
+  </si>
+  <si>
     <t>RSO1.2</t>
   </si>
   <si>
-    <t>RSO2.1</t>
-[...26 lines deleted...]
-    <t>RSO2.2</t>
+    <t>ESF+</t>
   </si>
   <si>
     <t>ERDF</t>
   </si>
   <si>
-    <t>ESF+</t>
+    <t>European Social Fund Plus</t>
   </si>
   <si>
     <t>Just Transition Fund</t>
   </si>
   <si>
     <t>European Regional Development Fund</t>
   </si>
   <si>
-    <t>European Social Fund Plus</t>
+    <t>2021LU05FFPR001</t>
   </si>
   <si>
     <t>2021LU16FFPR001</t>
   </si>
   <si>
-    <t>2021LU05FFPR001</t>
+    <t>Investing in the Future - LU - ESF+/JTF</t>
   </si>
   <si>
     <t>Smarter and greener Europe – LU – ERDF/JTF</t>
   </si>
   <si>
-    <t>Investing in the Future - LU - ESF+/JTF</t>
+    <t>LU_0201</t>
+  </si>
+  <si>
+    <t>LU_0304</t>
+  </si>
+  <si>
+    <t>LU_0807</t>
+  </si>
+  <si>
+    <t>LU_0408</t>
   </si>
   <si>
     <t>LU_0202</t>
   </si>
   <si>
-    <t>LU_0304</t>
-[...8 lines deleted...]
-    <t>LU_0408</t>
+    <t>LU_0310</t>
+  </si>
+  <si>
+    <t>LU_0308</t>
+  </si>
+  <si>
+    <t>LU_0505</t>
+  </si>
+  <si>
+    <t>LU_0108</t>
+  </si>
+  <si>
+    <t>LU_0208</t>
   </si>
   <si>
     <t>LU_0501</t>
   </si>
   <si>
-    <t>LU_0310</t>
-[...11 lines deleted...]
-    <t>LU_0208</t>
+    <t>Bettembourg</t>
+  </si>
+  <si>
+    <t>Wiltz</t>
+  </si>
+  <si>
+    <t>Lorentzweiler</t>
   </si>
   <si>
     <t>Differdange</t>
   </si>
   <si>
-    <t>Bettembourg</t>
-[...5 lines deleted...]
-    <t>Lorentzweiler</t>
+    <t>Walferdange</t>
+  </si>
+  <si>
+    <t>Steinsel</t>
+  </si>
+  <si>
+    <t>Weiswampach</t>
+  </si>
+  <si>
+    <t>Mamer</t>
+  </si>
+  <si>
+    <t>Mondercange</t>
   </si>
   <si>
     <t>Clervaux</t>
   </si>
   <si>
-    <t>Walferdange</t>
-[...13 lines deleted...]
-  <si>
     <t>LU000</t>
   </si>
   <si>
     <t>2021-2027</t>
   </si>
   <si>
+    <t>Given the technical developments in construction, especially with prefabrication, employees are required to work more and more at height. On construction sites, it is not always possible to place collective protections, therefore the only way to protect the employee against falling at height remains the wearing of personal protection because a fall of an employee often has a fatal outcome for the latter. It is therefore essential to train employees in the sector to wear this personal protection. The aim of the project is therefore to raise awareness among employees in the construction sector of the risks of falls from a height and to take appropriate preventive measures.</t>
+  </si>
+  <si>
+    <t>Community With Impact This project aims to strengthen links between companies and SSE structures in Luxembourg through sustainable partnerships. It promotes responsible purchasing and values the social and environmental impact of SSE structures. On the agenda: 2 speed meetings for 140 participants, 4 preparatory workshops, 1 partnership guide and a Commitment Day. Objectives: 80 partnerships created, 40 SSE structures supported, 200 participants involved. This project acts as a lever for societal impact through intersectoral cooperation.</t>
+  </si>
+  <si>
+    <t>Given that about half of Luxembourg’s pupils have a foreign background and that more than 60% speak another language at home than Luxembourgish, teaching and socio-educational staff, as well as SECAM staff, face a very diverse population. It is very difficult, if not impossible, to know all the linguistic and cultural variations or the school systems of all the countries of origin of the students. Therefore, this project, which is part of a plurilingual and intercultural approach, aims to contribute to a more adapted, complete and targeted management of students' knowledge and cultural and linguistic background. This approach is also compatible with the European Child Guarantee as it is an effective measure to combat social exclusion and also a measure that promotes equal opportunities for children and young people newly arrived in Luxembourg. As regards the practical application of the project, the Language and Culture sheets are put into practice in an insertion class for young adults, thus with 15 students aged 16 to 17.</t>
+  </si>
+  <si>
+    <t>The non-profit organisation Kannerhaus Wooltz works to ensure that every child, including those with special needs, is accommodated in its facilities. However, the KE3 team observes a lack of resources and expertise in the north of the country, increasing the risks of social exclusion. Through local and low-threshold support, KE3 supports children, families and educational teams, thus promoting inclusion adapted to local living realities and better access to essential services.</t>
+  </si>
+  <si>
+    <t>A strategic partnership between the Employment Development Agency (ADEM), the House of Training and the National Institute for Sustainable Development and CSR (INDR), the Fit4Inclusion project aims, on the one hand, to support 80 jobseekers with disabilities or on reclassification in their (re)integration into the labour market and, on the other hand, to make companies aware of the recruitment of the target audience.</t>
+  </si>
+  <si>
+    <t>The CTBT has the ambitious "no-emission" goal for the renewal of its bus fleet that serves the southern region of the country. By 2030, the bus fleet will be completely converted into alternative propulsion, making the use of diesel-burning buses obsolete. The future fleet will consist of battery-powered electric motor buses, fuel cell buses and CNG (compressed natural gas) efficient hybrid buses. The purpose of this JTF project is limited to the acquisition of 5 buses equipped with a battery-powered electric motor.</t>
+  </si>
+  <si>
+    <t>With its project to help the most deprived under the ESF + Investing in the future 2020-2027, the Ministry of the Family, Solidarity, Living Together and Home Affairs intends to continue the commitment made with the FEAD, the Fund for Aid to the Most Deprived over the period 2014-2023, to provide material support to some 5,400 households living in poverty with food and basic necessities. The support is provided throughout Luxembourg by the Ministry’s partner organisations; the Spëndchen asbl which acquires the products and delivers them to the distribution points, which are the 12 social grocery stores of HUT and the Luxembourg Red Cross, the 3 Cent Butteks of the asbl ‘Den Cent Buttek’; "Eis Epicerie Zolwer" and the Food Bank.</t>
+  </si>
+  <si>
+    <t>Language and integration: A secure command of French is essential for integration. This project offers targeted language courses for beneficiaries of an activation measure at the CNDS asbl, in order to facilitate team communication, understanding of instructions and professional inclusion. Faced with an insufficient supply, especially in the north of the country, classes will be held 2 times a week for 11 weeks, 4 times a year, or 176 hours a year. Groups will have 5 to 10 participants. Objective: train 90 people by 2026, ensuring proximity, regularity and progression adapted to the needs of the field.</t>
+  </si>
+  <si>
+    <t>Reducing the carbon footprint on construction sites Project 0 (Zero) CO2 Chantier aims to reduce the carbon impact of construction sites through practical training on low-carbon solutions. Aimed at manual workers, machine operators and supervisors, the programme addresses the operation of electric machines, the optimisation of construction sites and the integration of local energy strategies. This project responds to the climate emergency and the need for retraining in the sector. The IFSB thus supports companies in their energy transition, strengthening skills for a more sustainable future.</t>
+  </si>
+  <si>
+    <t>The project aims to create a Competence Centre for digitalisation and optimisation in energy, resources and processes within the University of Luxembourg. The objectives of this project are to develop models (via digital twins) on energy efficiency, reducing CO2 emissions, developing new technological sensors and optimising transport, material and energy flows in industrial processes. Reducing energy and resource consumption in the production of materials/processes is the overarching objective.</t>
+  </si>
+  <si>
+    <t>In summary, the objective of this project is twofold: - Optimize the offer of evening courses (update, replacement of courses, creation of new courses ...) in order to attract and train as many candidates as possible to the needs of the market. - And perpetuate the process of continuous optimization of evening courses by setting up quality circles composed of trainers-experts.</t>
+  </si>
+  <si>
+    <t>As part of Basic Digital Skills, 144 jobseekers registered with the Agency for the Development of Employment (ADEM) are training in basic digital skills at the House of Training and the Luxembourg Lifelong Learning Centre, in order to demystify the computer, discover office automation tools and learn how to master online services and information. The digital skills acquired are immediately put into practice in order to increase employability and to accompany job search and subsequent professional integration.</t>
+  </si>
+  <si>
+    <t>The building and public works sector is an important contributor to greenhouse gas emissions as mentioned in the Territorial Just Transition Plan. As a result, employees are impacted by the climate transition with changes in their jobs and construction or work methods. The IFSB is located in the south of the country and is therefore particularly concerned by the issue of the just transition. Given the geographical location of the IFSB, a significant number of companies from the South and employees living in the South have more facilities to come and train at the IFSB. The objective of the project is therefore to support employees in the sector in the evolution of jobs linked to the current climate crisis. The trades concerned are bricklayers, bankers, assemblers, mechanical excavator operators as well as bio-based bricklayers.</t>
+  </si>
+  <si>
+    <t>Currently some employees in the construction sector are not trained in the safe driving of dumpers (motor-togglers). Accidents at work with this type of machinery are numerous in Europe, particularly with the overturning of the machinery leading to significant damage or even the death of the user. Many companies are currently using it etc. This corresponds to a new use on construction sites for which employees are not trained. Proper and efficient use leads to a limitation of the greenhouse gas emissions of the machinery. The FORDUMP project therefore consists in making the current users of dumpers aware of the safe use of this machine, which is increasingly present on site.</t>
+  </si>
+  <si>
+    <t>Luxembourg’s labour market is strongly characterised by its resolutely multilingual environment, composed of several main languages such as French, Luxembourgish, English and German. Among the 170 nationalities identified in Luxembourg, proficiency in one or more of the country’s languages is a real added value for job search. It may therefore happen that a person who already speaks one or more languages does not have, or is not sufficiently proficient in, one of the main languages of the country needed to find a job. This is especially true for people who have not followed Luxembourg’s plurilingual school system. Considering this multilingual environment and the added value of language skills on the labour market, ADEM created the ESF project on online language learning. Indeed, the priority objective behind this project is to further strengthen the employability of jobseekers through autonomous ‘online’ learning of one or more languages, specifically requested in the sector(s) targeted.</t>
+  </si>
+  <si>
     <t>The City of Differdange and the Klima-Agence are implementing an energy efficiency pilot project to encourage the renovation of existing homes and the reduction of energy consumption, increasing the rate of renovation in the most suitable neighbourhoods and providing intensive support to homeowners throughout the renovation process. A new pre-financing mechanism with the objective of pre-financing targeted work will be developed and tested under this JTF project.</t>
   </si>
   <si>
+    <t>The StartYourCareer programme developed by the House of Training supports 200 young jobseekers aged 18-29 who are registered with the Employment Development Agency (ADEM). During the programme, participants define a realistic short-term professional project, decode the realities of the labour market, work on their job search strategy and strengthen the transversal skills in demand on the labour market.</t>
+  </si>
+  <si>
+    <t>The Intègr'Emploi initiative proposes a targeted programme to increase the employability of many newcomers and beneficiaries of REVIS in Luxembourg who are struggling to integrate into the Luxembourg labour market due to limited language skills and a lack of knowledge of professional standards. The programme includes business-oriented language courses and workshops on workplace culture and standards, tailored to the specific needs of these groups. This targeted approach ensures that the programme addresses the unique challenges faced by newcomers and REVIS beneficiaries, facilitating their successful entry into the labour market.</t>
+  </si>
+  <si>
+    <t>Since 2014 the professional reintegration workshop "Caddy" fights against food waste by recycling consumable food destined to go to the trash. Thanks to a partnership with a hypermarket, a team of 40 people in professional reintegration, recovers and reworked on a daily basis these products under the supervision of chefs-cooks and educators. The reprocessing of these foodstuffs is then redistributed free of charge to disadvantaged people in SVDS restaurants or to third-party associations (currently 10 partners). This workshop makes it possible to give work to people who are in difficulty, dependent, far from the labour market and to fight poverty.</t>
+  </si>
+  <si>
+    <t>Since 2016, LIST has maintained a High-Charge Innovation Centre for the research of innovative composite materials. In this context, the Institute submitted a research project for the specific needs of the transport sector and vehicles in particular in the automotive, aerospace, rail and aviation sectors. The objective of this project is the creation of ultralight, durable, recyclable and high-strength composite materials. This project is one of the operations of strategic importance.</t>
+  </si>
+  <si>
+    <t>Women remain underrepresented in STEM careers. To combat stereotypes and promote these professions among girls, IMS launches "Girls: Deploy Your Talents! The project proposes: - Awareness through educational evenings, podcasts, and an exhibition co-created with high school students. - Immersion: 2 days in the company to discover STEM professions. - Synergies: exchanges between young people, schools and businesses for inclusive support. - Objective: 195 young people sensitized, 50 partner companies, 8 podcasts, 2 conferences, 1 exhibition. A concrete step towards more equality and diversity in STEM!</t>
+  </si>
+  <si>
+    <t>Be Human's Hidden Disability Hub (HDH) supports young people under 35 with invisible disabilities (ADHD, ASD, dyslexia, etc.). The program offers rights-based educational workshops and support groups led by volunteer psychologists. Structured in two semesters according to age, it offers free and personalised support to build trust, promote autonomy and create a community of solidarity. Each participant attends one workshop, one support session and legal interviews per month. HDH aims to train 60 young people in two years and promote the inclusion of neurominorities in Luxembourg.</t>
+  </si>
+  <si>
+    <t>The ‘Skills4Job 2.0’ programme, run by the House of Training and ADEM, supports jobseekers (30+) in their reintegration into employment in Luxembourg. Through a mix of coaching, training and e-learning, it helps to define a realistic professional project, strengthen transversal and technical skills, and optimise job search (online presence, interviews, CV). Version 2.0 reinforces "self-marketing" and digital skills, while offering more flexible and personalized support. Objective: 280 participants accompanied between 2025 and 2026.</t>
+  </si>
+  <si>
+    <t>Faced with the rapid emergence of AI and digital tools, this project aims to support employees in the development of their digital skills, in order to strengthen their employability and the competitiveness of Luxembourg companies. It uses the PIX tool to assess skills, offers conferences, 8 workshops (inter and intra-company), and creates a mentoring guide. Objectives: 150 employees trained, 10 companies involved, 2 conferences, 1 practical guide. This programme fosters a better understanding of AI and sustainable digital challenges in the professional world.</t>
+  </si>
+  <si>
+    <t>The Competence Centres maintain a structured offer of training for various sectors of Luxembourg activities such as crafts, security guards or even more recently the real estate sector. The training offer is constantly updated to optimally meet the needs of employees on the Luxembourg labour market. The target audience of the project are companies and their employees in the craft, real estate and security sectors as well as SMEs from other interested sectors.</t>
+  </si>
+  <si>
+    <t>Machinery training – Safety and compliance in crafts The use of machinery in crafts (construction, carpentry, etc.) involves significant risks. This project aims to train employees in safe driving, in line with legal requirements. Supervised by the Labour Code, the ITM and the AAA, it guarantees training adapted, validated and supervised in accordance with Recommendation R02. The courses include 125 days of theory (15 pers. max) and 500 days of practice (3 pers./day). Objectives: strengthen skills, reduce accidents, support companies in their compliance. Thanks to ESF+ support, artisans have access to quality training in a secure environment.</t>
+  </si>
+  <si>
+    <t>The objective of this project is to support high-growth innovative SMEs by focusing efforts on start-ups and SMEs under the age of 10, to contribute to the national policy for the development and diversification of the Luxembourg economy and to support the transition to a data-driven sustainable economy.</t>
+  </si>
+  <si>
+    <t>Construction of a new subdivision inspired by the principles of the circular economy and based on an ecological approach of an autark subdivision. A district heating and cooling network allows homes to be heated and cooled in a sustainable way. The houses are equipped with a heat pump and photovoltaic faults for the production of electricity. An energy cooperative is created by the municipality to reduce the purchase of electricity on the grid.</t>
+  </si>
+  <si>
+    <t>The non-profit organisation Eng nei Schaff manages 67 beneficiaries of social inclusion income to help them join the first labour market. With 70% of participants from third countries, fluency in French is essential. Co-financed by the ESF+ and ONIS, the project offers 40 beneficiaries professionalised learning of French for 4 hours per week over 8 months, divided into small groups of 8 depending on their level. The language is also used in gardening, recycling, decluttering and DIY activities, promoting sustainable linguistic integration.</t>
+  </si>
+  <si>
+    <t>With Fit4AgilePM, the House of Training and the Employment Development Agency train 120 jobseekers in agile project management methods. After 5 weeks combining technical training and leadership and team management skills development workshops, participants can obtain certification on the Scrum Methodology (PSM-I).</t>
+  </si>
+  <si>
+    <t>The project aims to improve the inclusion of people with disabilities in the workplace. Despite the increase in the number of measures to promote the inclusion of disability in enterprises, the topic does not seem to progress. To respond to this observation, the Handi-Perception project will work on two solutions for employers in Luxembourg at the end of the project: 1. A tool to measure the effectiveness of disability inclusion policies in companies by questioning the perception of employees. 2. A range of effective ways to improve the inclusion of people with disabilities in organisations.</t>
+  </si>
+  <si>
+    <t>The municipality of Differdange has set itself the objective of achieving carbon neutrality by 2030 and aims to promote an environmentally friendly energy transition. This project aims to provide renewable energy based on geothermal energy to a district of an industrial city in the midst of a green and innovative transition and reduces CO2 emissions by 1,400 to/year.</t>
+  </si>
+  <si>
+    <t>The project aims at yielding cutting-edge research results as well as advancing scientific knowledge in materials spectroscopy for future development of innovative materials. The objectives of the project are to perform groundbreaking research and yield cutting-edge insight into the light-matter interaction in advanced functional materials and novel nano-structured materials. With this new ultrafast spectroscopy setup combining extreme temporal resolution and large sensitivity, the University of Luxembourg will study fundamental processes such as electron-electron and electron-phonon scattering mechanisms at the micro-scale in these materials.</t>
+  </si>
+  <si>
+    <t>The key objective of this project is the development of modelling skills and competences allowing to capture the interactions between different elements of the infrastructure supply supporting transport and mobility systems, with a focus on the impact of parking and electromobility solutions. The final product will be a holistic approach integrating transport and energy systems in a ‘Digital Twin’ fashion that will seamlessly integrate transport and energy functionalities.</t>
+  </si>
+  <si>
+    <t>The aim of the project is to use the shortage of IT professionals, which is causing enormous tension in the labour market, to promote an eServices-oriented LowCode-NoCode approach to offer jobseekers the opportunity to increase their skills in order to seize the opportunities offered by the digitalisation of services. By combining interactive diagnostics and in-depth training, Jway's ambitious project seeks to reduce lags in the job market by specifically training people with significant experience, but excluded professionally, to become competent players in digital transformation as "Business Analyst e-Services".</t>
+  </si>
+  <si>
+    <t>With the New Practical Safety Day project, the IFSB organises tailor-made days dedicated to occupational safety and health in the construction sector. These sessions, organised in partnership with companies, offer interactive and immersive workshops on the premises of the IFSB. Employees learn about preventive measures, essential OSH rules and the use of protective equipment. Objective: raise awareness among 2,400 employees and sustainably strengthen safety, accident prevention and the quality of working conditions.</t>
+  </si>
+  <si>
+    <t>This project is part of the objectives of the National Integrated Energy and Climate Plan (PNEC), which sets out the framework for energy and climate policy in the Grand Duchy of Luxembourg for the period from 2021 to 2030. Craftsmen must therefore not only have an overview of the various techniques and technologies to manage a technical installation, but also extend their fields of competence to neighbouring areas (electricity, BIM, smart building), as provided for in the new constellation of the Craftsman’s Master’s Certificate in Technical Building Engineering. Companies and employees in the craft sector but also in other sectors directly impacted by the energy transition will be mainly affected.</t>
+  </si>
+  <si>
+    <t>Launched by the Luxembourg-Ukraine Chamber of Commerce (LUCC), this initiative supports Ukrainians under temporary protection in Luxembourg in their professional integration. Through training, coaching, mentoring and networking events, the project helps overcome language, cultural and professional barriers. Objective: support 300 participants through 72 sectoral trainings, 24 practical workshops and 24 feedback sessions, to promote their autonomy and sustainable economic integration.</t>
+  </si>
+  <si>
+    <t>The project aims to promote the practical application of the right to disconnect in Luxembourg, in response to the risks of hyperconnection on mental health. It relies on 4 sectoral working groups, 4 awareness-raising workshops and a trilingual toolkit to help companies structure their policy. Objectives: 150 employees sensitized, 1 final conference, 1 guide in 3 languages, 100 participants mobilized. Disconnect360 puts well-being at the heart of professional practices and supports employers in their compliance.</t>
+  </si>
+  <si>
+    <t>The Trainings PAC project aims first to develop 3 training modules related to the technique of heat pumps and then to provide courses to employees of companies in the heating-sanitary field. The target audience for PAC training is the employees of Luxembourg heating and healthcare companies who plan, install, troubleshoot and maintain heat pumps in buildings.</t>
+  </si>
+  <si>
+    <t>This project aims to implement a research laboratory in the “Maison des Matériaux” in Belval specialising in the development of single crystals. A monocrystal is a solid material consisting of a single crystal, formed from a single germ and which is mainly used in the sectors of environmental technology (solar panels), biotechnology (microfluid apparatus for blood analysis) and ICT (sensors for autonomous driving, smartphones and computers). Monocrystals are also used in the design of transistors, diodes and solar cells used in electronic devices and solar energy systems.</t>
+  </si>
+  <si>
+    <t>The Department of Engineering of the University of Luxembourg is proposing another Competence Centre on Unlimited Design and Additive Manufacturing. Additive manufacturing, also known as 3D printing, is an emerging technology to build up parts layer by layer directly from a computer-aided design (CAD) model. Therefore, it allows for complex geometries, higher accuracy and cost efficiency, while minimising waste and environmental impact.</t>
+  </si>
+  <si>
+    <t>Lët’z Work! aims to increase the employability of applicants for international protection (DPI), i.e. the individual’s ability to maintain or acquire the skills necessary to find a job, to understand the labour market in Luxembourg and to be able to adapt to changes.Since 2004, the Migrants and Refugees Service of the Luxembourg Red Cross has been taking care of applicants for international protection. With its expertise and the individual support proposed, the Red Cross will rely on four areas of work to achieve this objective: an offer of collective workshops, individual follow-up of the participant through a skills assessment and regular meetings, the creation of a mentoring programme and the search for partner companies.</t>
+  </si>
+  <si>
+    <t>This project aims to strengthen the "Advisory and operational implementation" department to place particular emphasis on expertise in energy efficiency and the decarbonisation of heating systems, as well as to develop and implement a specific support offer for the municipal sector aimed at the development of public charging infrastructure and the electrification of municipal fleets.</t>
+  </si>
+  <si>
+    <t>In view of the challenges and climate change facing the construction sector, it is essential to train manual workers in new techniques and materials. The current construction market is evolving with a very important energy renovation market. The latter is essential to the satisfaction of the national plan linked to the reduction of greenhouse gas emissions. The Trenoverg project consists in training manual employees in the construction sector in the implementation of new techniques and materials on construction sites especially on the theme of energy renovation of buildings. This project will offer 6 training models for 144 participants until 31 December 2025.</t>
+  </si>
+  <si>
+    <t>The world is undergoing major upheavals, so it is crucial to be able to anticipate and prepare for uncertainty with resilience. These upheavals have an impact on all sectors: the daily life of young people, the professional and educational world. To help young people demonstrate resilience, IMS Luxembourg, with the support of the ESF, MENEJ and the Maison de l’Orientation, will deliver 8 workshops for young people, bringing together at least one company and one formal education actor each time. Thereafter, 8 actions will be deployed to enable young people to consolidate the skills and knowledge needed to demonstrate resilience. In addition, two major awareness-raising events will be organized to bring together business professionals, high schools, young people and parents around this subject. The various targets are targeted through this project: high school pupils in Luxembourg, the guidance units of high schools in Luxembourg and the educational staff of schools as well as businesses.</t>
+  </si>
+  <si>
+    <t>Craftsmen, get ready for the low-carbon transition The CarboneCoaching project supports craft professionals in the face of the challenges of decarbonisation. Many craft enterprises still lack the tools and skills to adapt to environmental requirements. This programme offers accessible training, focusing on national and European challenges, and on carbon impact assessment. The objective: train and equip artisans to anticipate low-carbon bonds, while valuing their role in the ecological and sustainable transition.</t>
+  </si>
+  <si>
+    <t>Lack of labour is a major obstacle to the development of craft enterprises, particularly in the construction sector. In this context, vocational training, including early guidance, plays a crucial role. As a Building Sector Training Institute, it is essential to work with partners to attract young people, mainly in the 17-20 age group, to meet the future challenges of the sector, with a focus on digitalization and the discovery of emerging professions. 2041 participants will be divided into 5 types of activities under the Resilient Generation project.</t>
+  </si>
+  <si>
+    <t>The objective of the project is to improve the professional opportunities of young people from the care facilities of Solina Solidarité Jeunes a.s.b.l. and Wunnéngshëllef a.s.b.l. by providing them with intensive support throughout their integration into the world of work. The target audience is young people and young adults aged 16 to 27 who have dropped out of school or work, from the care facilities (homes and supervised social housing) of Solina Solidarité Jeunes a.s.b.l. and Wunnéngshëllef a.s.b.l. The most represented category: NEETs. The objective is to guide them, to accompany them intensively in order to increase their motivation, perseverance and employability.</t>
+  </si>
+  <si>
+    <t>The CROSS ROADS project is an initiative to equip beneficiaries with the necessary information and guidance so that they can make choices for their professional future and take the initiative. It aims to remotivate beneficiaries to resume their socio-professional integration and become actors in their development. The project aims to reach people in vulnerable situations who are at an important crossroads of their professional development as well as people with a migrant background.</t>
+  </si>
+  <si>
+    <t>This Women in Distress (WED) project supports women in vulnerable situations, registered with ONIS, in a professional activity in a solidarity shop. Participants develop technical skills (sales, logistics, stock management), social skills (communication, teamwork) and transversal skills (organization, self-confidence). Objective: 16 women supported over two years through socio-pedagogical coaching, skills workshops, individual assessment and action plan towards employment. EDF-Store concretely promotes active inclusion in the labour market.</t>
+  </si>
+  <si>
+    <t>The CTBT has the ambitious "no-emission" goal for the renewal of its bus fleet that serves the southern region of the country. By 2030, the bus fleet will be completely converted into alternative propulsion, making the use of diesel-burning buses obsolete. The future fleet will consist of battery-powered electric motor buses, buses equipped with a fuel cell (hydrogen) and efficient hybrid buses with CNG (compressed natural gas). The purpose of this JTF project is limited to the acquisition of 8 buses equipped with a fuel cell.</t>
+  </si>
+  <si>
+    <t>As part of the ecological transition, the Chamber of Trades offers a catalogue of training courses to help artisans meet the challenges of sustainable development. The project has two components: - "Sustainability" training courses: they cover the circular economy, CSR, CSRD, decarbonisation, human rights, etc., with a focus on practical skills for businesses. - "Nohalteg an d'Zukunft +" training courses: In partnership with the Energy Agency, this programme focuses on sustainable and efficient construction. A label is issued after passing an exam. Target audience: all employees of craft enterprises. Objectives: 1140 people trained, 39 "Sustainability" sessions, 75 "Nohalteg an d'Zukunft +" sessions.</t>
+  </si>
+  <si>
+    <t>The House of Training, in partnership with ADEM and ABBL, offers a programme for jobseekers registered with ADEM to develop skills in AML, KYC and Compliance. Co-financed by the European Union (ESF+) and the Ministry of Labour, this hybrid programme (presental and e-learning) also integrates the fundamentals of digital finance and ICT risk management. Objective: accompanying 112 jobseekers by 2026 to posts in financial compliance and risk analysis.</t>
+  </si>
+  <si>
+    <t>The Municipality of Mamer is planning the installation of 4 photovoltaic installations on different roofs at the Kinneksbond School Campus. The objective of the project is to produce the maximum amount of renewable energy on existing roofs and thus reduce the environmental impact from electrical energy. Indeed, these installations will save about 279,000 kg CO2 per year.</t>
+  </si>
+  <si>
+    <t>Every day, nearly 250 people are accompanied in the rehabilitation workshops of the Stëmm vun der Strooss. The Schweesdrëps therapeutic workshop enables around 40 people to regain their confidence through valuable work: In 2024, 97 tonnes of sportswear were washed there. This project finances the commitment of an additional educator, which is essential to ensure quality supervision, group cohesion and individual support. Target audience: people in difficulty or away from work. Objective: accommodate 15 more people in reintegration and increase the capacity to process laundry.</t>
+  </si>
+  <si>
+    <t>Young graduates who enter the marketing-communication environment at the end of their studies are most often disoriented at the beginning of their career because the theoretical training provided to them (usually abroad) is not applicable as it is in Luxembourg where the tools, supports and means are very different. The objective of the project is to grow these young graduates by sharing the field experience of experienced professionals of the place to teach them what is not learned in books or on the benches of the university. The Markcom, organizes a series of 20 workshops addressing the fundamentals of marketing and media through the prism of the reality of the Luxembourg terrain.</t>
+  </si>
+  <si>
+    <t>This project aims to strengthen the professional inclusion of people with disabilities in Luxembourg. IMS offers a 12-week mentorship: a high-level manager is matched with a person with a disability. Objectives: 12 pairs, 5 workshops, 1 good practice report, 1 communication campaign, 1 final event, 100 participants. Through proof by example, the project helps organisations to sustainably transform their culture and make disability a lever for inclusion.</t>
+  </si>
+  <si>
+    <t>The Digital Skills Partnership project aims to strengthen digital skills in Luxembourg by promoting partnerships between companies and associations. It is part of the context of the digital transition that impacts all aspects of society. The CSP aims to establish links between companies and initiatives in the digital field.</t>
+  </si>
+  <si>
+    <t>Since 2021, the number of people welcomed per day has been doubled. Moreover, a strengthening of the management team has made it possible to support 12 people able to reintegrate professionally who contribute to room service, cleaning, meal preparation. In 2022, 47,000 meals were provided and 32,000 people served. This project helps more homeless people by covering all basic needs (feeding, dressing, caring and creating social bonds) and it also helps to preserve calm on the streets of the city. The target audience is jobseekers who cannot access the first job market, TUC (collective benefit worker) offered by ONIS.</t>
+  </si>
+  <si>
+    <t>The construction sector is an accident-prone sector because of its activities. Therefore, it is good to constantly remind workers of the basics of occupational safety and health in order to make them aware of occupational risks at their workplace. This will be done through the organization of safety and health days at work (Safety Day) which will be composed of different thematic workshops to be chosen by the company according to the specificities of the company. There will be a minimum of 6 workshops per day.</t>
+  </si>
+  <si>
+    <t>This project aims to build a second biogas production chain from organic waste from the collection of the green waste bin and to recover biogas in a cogeneration plant simultaneously producing green electricity and green heating energy (heat and cold). The electricity will be consumed in the Minett-Kompost treatment facilities and the surplus will be injected into the CREOS network.</t>
+  </si>
+  <si>
+    <t>Refugees, often marginalized, face high unemployment. It is crucial to support applicants for international protection (IPDs) in their professional integration. The objective of the project is to support 120 IPRs in their professional career in Luxembourg. Our actions: - Career guidance: personalised project with an action plan. - Training courses: French professional, soft skills, specialized training. - Accompaniment: mentoring for job search and implementation of the professional project. - Awareness-raising for businesses: recruitment, mentoring and conversation tables.</t>
+  </si>
+  <si>
     <t>This project is part of a European project called CitCom.AI (Artificial Intelligence for Cities and Communities). It is co-financed by the EU Digital Europe programme in relation to artificial intelligence operations managed by DG CONNECT for cities and communities. The project, formalising the decline of the global project at Luxembourg level, is called LuxCitCom.AI comprising a set-up in software, hardware and expertise promoting the prototyping of AI services and products in real-world conditions related to electromobility in Luxembourg.</t>
   </si>
   <si>
-    <t>Reducing the carbon footprint on construction sites Project 0 (Zero) CO2 Chantier aims to reduce the carbon impact of construction sites through practical training on low-carbon solutions. Aimed at manual workers, machine operators and supervisors, the programme addresses the operation of electric machines, the optimisation of construction sites and the integration of local energy strategies. This project responds to the climate emergency and the need for retraining in the sector. The IFSB thus supports companies in their energy transition, strengthening skills for a more sustainable future.</t>
-[...8 lines deleted...]
-    <t>Launched by the Luxembourg-Ukraine Chamber of Commerce (LUCC), this initiative supports Ukrainians under temporary protection in Luxembourg in their professional integration. Through training, coaching, mentoring and networking events, the project helps overcome language, cultural and professional barriers. Objective: support 300 participants through 72 sectoral trainings, 24 practical workshops and 24 feedback sessions, to promote their autonomy and sustainable economic integration.</t>
+    <t>The TechWell project aims to raise awareness and train Luxembourg workers on the challenges of digital well-being. The aim is to support companies in setting up a responsible and sustainable digital working environment, while strengthening the efficiency and competitiveness of workers in the digital economy. The project is also committed to preserving the physical, mental and emotional well-being of workers by helping them adopt responsible practices in their use of digital tools.</t>
+  </si>
+  <si>
+    <t>This project aims to reduce the consumption rate of fossil fuels to 0 and to make the school and sports center in Reuler energy autonomous. A key element is the establishment of a central heat pump system. Electrical energy for the operation of heat pumps will be produced by photovoltaic panel installations. Production data will be displayed on visibly installed screens to promote the educational effect vis-à-vis students and site staff.</t>
+  </si>
+  <si>
+    <t>Improving energy efficiency in buildings The Energy Efficiency Buildings project trains managers to optimise the energy performance of buildings and reduce CO2 emissions. Through hands-on training, participants learn how to monitor, analyze and manage consumption through advanced systems. Designed for Facility Managers, technical managers or employees of condominium unions, this training supports national and European climate objectives. It provides the key competencies for sustainable management, in line with current and future environmental standards.</t>
   </si>
   <si>
     <t>The project aims to contribute to the emergence and growth of high-growth start-ups and SMEs in Luxembourg. Luxinnovation has set up a programme with several strategic initiatives to strengthen and energise the start-up ecosystem. In 2024, the result of initiatives supporting start-ups, scale-ups and high-growth companies materialised at a national event, the Luxembourg Venture Days. From 2025, Luxinnovation plans to expand this event on a European and international scale by bringing together start-ups, scale-ups, investors, large companies, SMEs, facilitators and talent.</t>
   </si>
   <si>
     <t>Some beneficiaries have difficulties in finding a job on the Luxembourg labour market and require an individualised information and support approach. It is a question of carrying out a work of empowerment in the search for a job, while motivating the beneficiaries to access a work in tune with their real resources and possibilities. A work of adjustment of their professional project and activation to the job search is to be done in consultation with the concerned and with the help of volunteer coaches. The aim is above all to provide individualised guidance to people who are far from the labour market by means of a volunteer employment coach in order to adjust the beneficiaries' professional project to their real skills and to the needs of the market in order to support them in their search for a job, inter alia by means of targeted partnerships with companies and/or professional chambers.</t>
   </si>
   <si>
-    <t>Given the technical developments in construction, especially with prefabrication, employees are required to work more and more at height. On construction sites, it is not always possible to place collective protections, therefore the only way to protect the employee against falling at height remains the wearing of personal protection because a fall of an employee often has a fatal outcome for the latter. It is therefore essential to train employees in the sector to wear this personal protection. The aim of the project is therefore to raise awareness among employees in the construction sector of the risks of falls from a height and to take appropriate preventive measures.</t>
-[...122 lines deleted...]
-    <t>In view of the challenges and climate change facing the construction sector, it is essential to train manual workers in new techniques and materials. The current construction market is evolving with a very important energy renovation market. The latter is essential to the satisfaction of the national plan linked to the reduction of greenhouse gas emissions. The Trenoverg project consists in training manual employees in the construction sector in the implementation of new techniques and materials on construction sites especially on the theme of energy renovation of buildings. This project will offer 6 training models for 144 participants until 31 December 2025.</t>
+    <t>The construction sector, a significant contributor to greenhouse gas emissions, is undergoing changes related to the climate transition. The IFSB, located in the South, aims to support workers in the sector in adapting to these changes. The "CRCO2C Reduction CO2 construction" project aims to fill the lack of trained staff on the challenges of reducing greenhouse gas emissions, crucial to achieving national and European objectives. By responding to new needs and skills, this project will contribute to the transition of construction professions to more sustainable practices.</t>
   </si>
   <si>
     <t>The municipality of Clervaux owns a wide range of more than 100 municipal buildings and proposes the creation of a platform for ‘Smart Energy Management’. A first step in the project is to collect data on energy production. A second step is used to enhance energy consumption. A third step is the establishment of an energy management system. This system will make it possible to analyse the data collected, refer them to other data, monitor energy consumption in real time and take immediate measures to optimise its use.</t>
   </si>
   <si>
-    <t>The Department of Engineering of the University of Luxembourg is proposing another Competence Centre on Unlimited Design and Additive Manufacturing. Additive manufacturing, also known as 3D printing, is an emerging technology to build up parts layer by layer directly from a computer-aided design (CAD) model. Therefore, it allows for complex geometries, higher accuracy and cost efficiency, while minimising waste and environmental impact.</t>
-[...4 lines deleted...]
-  <si>
     <t>With the ‘Skills4Job’ programme, the House of Training and the Agence pour le Développement de l’Emploi (ADEM) support jobseekers in Luxembourg to promote their sustainable reintegration into a constantly changing labour market. Three courses offered combine individual coaching, in-person and online group training so that each participant can, according to their needs: (re)defining a short-term professional project in relation to their professional profile and the needs of the labour market and identifying the need for upskilling or reskilling; strengthen its transversal skills and, through a tailor-made training plan, develop the technical knowledge necessary for successful reintegration or retraining; optimise their employability by working on their job search strategy, online presence, application file and preparation for job interviews.</t>
   </si>
   <si>
-    <t>Every day, nearly 250 people are accompanied in the rehabilitation workshops of the Stëmm vun der Strooss. The Schweesdrëps therapeutic workshop enables around 40 people to regain their confidence through valuable work: In 2024, 97 tonnes of sportswear were washed there. This project finances the commitment of an additional educator, which is essential to ensure quality supervision, group cohesion and individual support. Target audience: people in difficulty or away from work. Objective: accommodate 15 more people in reintegration and increase the capacity to process laundry.</t>
-[...50 lines deleted...]
-    <t>The TechWell project aims to raise awareness and train Luxembourg workers on the challenges of digital well-being. The aim is to support companies in setting up a responsible and sustainable digital working environment, while strengthening the efficiency and competitiveness of workers in the digital economy. The project is also committed to preserving the physical, mental and emotional well-being of workers by helping them adopt responsible practices in their use of digital tools.</t>
+    <t>Compte tenu des évolutions techniques de construction notamment avec la préfabrication, les salariés sont amenés à travailler de plus en plus en hauteur. Sur les chantiers de construction, il n'est pas toujours possible de placer des protections collectives, par conséquent le seul moyen pour protéger le salarié contre la chute en hauteur reste le port de la protection individuelle car une chute d'un salarié a souvent une issue fatale pour ce dernier. Il est donc indispensable de former les salariés du secteur au port de cette protection individuelle. Le but du projet est donc de sensibiliser les salariés du secteur de la construction aux risques de chutes de hauteur et à prendre les mesures de prévention appropriées.</t>
+  </si>
+  <si>
+    <t>Community With Impact Ce projet vise à renforcer les liens entre entreprises et structures de l’ESS au Luxembourg via des partenariats durables. Il promeut les achats responsables et valorise l’impact social et environnemental des structures ESS. Au programme : 2 speed meetings pour 140 participant·es, 4 workshops préparatoires, 1 guide des partenariats et une Journée de l’Engagement. Objectifs : 80 partenariats créés, 40 structures ESS accompagnées, 200 participant·es impliqué·es. Ce projet agit comme levier d’impact sociétal via la coopération intersectorielle.</t>
+  </si>
+  <si>
+    <t>Étant donné qu’environ la moitié des élèves du Luxembourg a une origine étrangère et que plus de 60% parlent une autre langue à la maison que le luxembourgeois, le personnel enseignant et socio-éducatif, ainsi que le personnel du SECAM font face à une population très diversifiée. Il est très difficile, voire impossible, de connaître toutes les variations linguistiques et culturelles ou encore les systèmes scolaires de tous les pays d'origine des élèves. Par conséquent, ce projet, qui s'inscrit dans une approche plurilingue et interculturelle, vise à contribuer à une prise en charge plus adaptée, plus complète et plus ciblée des connaissances et du bagage culturel et langagier des élèves. Cette approche est également compatible avec la Garantie européenne pour l’enfance comme il s'agit d'une mesure efficace de lutte contre l'exclusion sociale et aussi d'une mesure qui favorise l'égalité des chances des enfants et des jeunes nouvellement arrivés au Luxembourg. En ce qui concerne l'application concrète du projet, les fiches Langues et Cultures sont mises en pratique dans une classe d'insertion pour jeunes adultes, donc auprès de 15 élèves âgés de 16 à 17 ans.</t>
+  </si>
+  <si>
+    <t>L’asbl Kannerhaus Wooltz agit pour que chaque enfant, y compris ceux à besoins spécifiques, soit accueilli dans ses structures. L’équipe KE3 observe cependant un manque de ressources et d’expertise dans le nord du pays, renforçant les risques d’exclusion sociale. Grâce à un accompagnement de proximité et à bas seuil, KE3 soutient enfants, familles et équipes éducatives, favorisant ainsi une inclusion adaptée aux réalités de vie locales et un meilleur accès aux services essentiels.</t>
+  </si>
+  <si>
+    <t>Partenariat stratégique entre l’Agence pour le développement de l’emploi (ADEM), la House of Training et l’Institut national pour le développement durable et la RSE (INDR), le projet Fit4Inclusion vise d'une part à accompagner 80 demandeurs d'emplois en situation de handicap ou en reclassement professionnel dans leur (ré)insertion sur le marché de l’emploi et de l'autre, à sensibiliser les entreprises à l'embauche du public ciblé.</t>
+  </si>
+  <si>
+    <t>Le TICE a l'objectif ambitieux « no-emission » pour le renouvellement de sa flotte de bus qui assure la desserte de la région Sud du pays. A l'horizon 2030, la flotte de bus sera complètement convertie en propulsions alternatives, rendant obsolète l'utilisation de bus à combustion de diesel. La future flotte sera composée de bus à moteur électrique alimenté par batterie, de bus équipés d’une pile à combustible et de bus efficienthybrid à CNG (compressed natural gaz). L’objet de ce projet FTJ se limite à l'acquisition de 5 bus équipés d’un moteur électrique alimenté par batterie.</t>
+  </si>
+  <si>
+    <t>Avec son projet d’aide aux plus démunis dans le cadre du FSE + « Investir dans le futur » 2020-2027, le ministère de la Famille, des Solidarités, du Vivre ensemble et de l’Accueil entend perdurer l’engagement pris avec le FEAD, le Fonds d’aide aux plus démunis sur la période 2014-2023, à savoir soutenir matériellement quelques 5.400 ménages qui vivent dans la pauvreté avec des produits alimentaires et des biens de première nécessité. L’aide est assurée sur l’ensemble du territoire luxembourgeois par les organisations partenaires du ministère; la Spëndchen asbl qui acquiert les produits et les livre aux points de distribution qui sont les 12 épiceries sociales de HUT et de la Croix-Rouge luxembourgeoise, les 3 Cent-Butteks de l’asbl « Den Cent Buttek » ; « Eis Epicerie Zolwer » et la Banque alimentaire.</t>
+  </si>
+  <si>
+    <t>Langue et intégration : un levier pour l’inclusion Une maîtrise sécurisée du français est essentielle à l’intégration. Ce projet propose des cours de langue ciblés pour les bénéficiaires d’une mesure d’activation auprès du CNDS asbl, afin de faciliter la communication en équipe, la compréhension des consignes et l’inclusion professionnelle. Face à une offre insuffisante, surtout dans le nord du pays, les cours auront lieu 2 fois par semaine pendant 11 semaines, 4 fois par an, soit 176 heures par an. Les groupes compteront 5 à 10 participants. Objectif : former 90 personnes d’ici 2026, en garantissant proximité, régularité et progression adaptée aux besoins du terrain.</t>
+  </si>
+  <si>
+    <t>Réduire l’empreinte carbone sur les chantiers Le projet 0 (Zéro) CO2 Chantier vise à diminuer l’impact carbone des chantiers de construction via des formations pratiques sur les solutions bas carbone. Destiné aux salariés manuels, conducteurs d’engins et encadrants, le programme aborde la conduite d’engins électriques, l’optimisation des chantiers et l’intégration de stratégies énergétiques locales. Ce projet répond à l’urgence climatique et au besoin de reconversion professionnelle dans le secteur. L’IFSB accompagne ainsi les entreprises dans leur transition énergétique, en renforçant les compétences pour un avenir plus durable.</t>
+  </si>
+  <si>
+    <t>Le projet vise la création d’un Centre de Compétence de digitalisation et d’optimisation en énergie, ressources et procédés au sein de l’Université du Luxembourg. Les objectifs de ce projet consistent à développer des modèles (via des digital-twins) portant sur l’efficience énergétique, la réduction des émissions de CO2, le développement de nouveaux capteurs technologiques et l’optimisation des flux de transports, de matériaux et d’énergie dans les processus industriels. La réduction de la consommation d’énergie et des ressources dans la production de matériaux/procédés est l’objectif primordial.</t>
+  </si>
+  <si>
+    <t>En résumé, le présent projet a un double objectif: - Optimiser l'offre de cours du soir (update, remplacement de cours, création de nouveaux cours ...) afin d'attirer et de former un maximum de candidats aux besoin du marché. - Et pérenniser la démarche d'optimisation en continue des cours du soir par la mise en place de cercles de qualité composés de formateurs-experts.</t>
+  </si>
+  <si>
+    <t>Dans le cadre de Basic Digital Skills, 144 demandeurs d’emploi inscrits à l’Agence pour le développement de l’emploi (ADEM) se forment aux compétences numériques de base à la House of Training et au Luxembourg Lifelong Learning Centre, afin de démystifier l’ordinateur, de découvrir les outils de bureautique et d’apprendre à maîtriser les services et informations en ligne. Les compétences numériques acquises sont immédiatement mises en pratique afin d’augmenter l’employabilité et d’accompagner la recherche d’emploi puis l’intégration professionnelle.</t>
+  </si>
+  <si>
+    <t>Le secteur du bâtiment et des travaux publics est un secteur contribuant de manière importante aux émissions de gaz à effet de serre comme le mentionne le Plan territorial pour une transition juste. Par conséquent, les salariés sont impactés par la transition climatique avec une évolution de leurs métiers et des méthodes de construction ou de travail. L'IFSB est situé dans le Sud du pays et donc particulièrement concerné par la problématique de la transition juste. Compte tenu de la situation géographique de l'IFSB, un nombre conséquent d'entreprises du Sud et salariés habitant dans le Sud ont plus de facilités à venir se former à l'IFSB. L'objectif du projet est donc d'accompagner les salariés du secteur à l'évolution des métiers liées à la crise climatique actuelle. Les métiers concernés sont les maçons coffreurs, bancheurs, assembleurs, opérateurs de pelle mécanique ainsi que façadiers biosourcés.</t>
+  </si>
+  <si>
+    <t>Actuellement certains salariés du secteur de la construction ne sont pas formés à la conduite en sécurité des dumpers (motobasculeurs). Les accidents de travail avec ce type d'engins sont nombreux en Europe notamment avec le renversement de l'engins conduisant à des dommages importants voire le décès de l'utilisateur. De nombreuses entreprises l'utilisent actuellement etcela correspond à un nouvel usage sur les chantiers pour lequel les salariés ne sont pas formés. L'utilisation correcte et de manière efficiente conduit à une limitation des émissions de gaz à effet de serre de l'engin. Le projet FORDUMP consiste donc à sensibiliser les utilisateurs actuels des dumpers à l'utilisation en sécurité de cet engin qui est présent de plus en plus sur chantier.</t>
+  </si>
+  <si>
+    <t>Le marché de l’emploi du Luxembourg est fortement caractérisé par son environnement résolument multilingue, composé de plusieurs langues principales comme le français, le luxembourgeois, l’anglais et l’allemand. Parmi les 170 nationalités recensées au Luxembourg, la maîtrise d’une ou plusieurs langues du pays constitue une réelle valeur ajoutée pour la recherche d’emploi. Il peut donc arriver qu’une personne parlant déjà une ou plusieurs langues ne maîtrise pas, ou pas suffisamment, une des langues principales du pays nécessaire pour trouver un emploi. Ceci est surtout valable pour les personnes qui n’ont pas suivi le système scolaire luxembourgeois plurilingue. C’est en considérant cet environnement plurilingue et la valeur ajoutée des compétences linguistiques sur le marché de l’emploi, que l’ADEM a créé le projet FSE portant sur l’apprentissage de langues en ligne. Effectivement, l’objectif prioritaire derrière ce projet est de renforcer davantage l’employabilité des demandeurs d’emploi par l’apprentissage autonome « en ligne » d’une ou plusieurs langues, spécifiquement demandées dans le ou les secteur(s) visé(s).</t>
   </si>
   <si>
     <t>La Ville de Differdange et la Klima-Agence mettent en place un projet pilote en matière d'efficience énergétique pour encourager la rénovation de maisons existantes et la réduction de la consommation d'énergie, en augmentant le taux de rénovation dans les quartiers les plus propices et en fournissant un accompagnement intensif aux propriétaires tout au long du processus de rénovation. Un nouveau mécanisme de préfinancement avec l'objectif de préfinancer des travaux ciblés sera développé et testé dans le cadre de ce projet FTJ.</t>
   </si>
   <si>
+    <t>Le programme StartYourCareer élaboré par la House of Training accompagne 200 jeunes demandeurs d’emplois âgés de 18 à 29 ans et inscrits à l’Agence pour le développement de l’emploi (ADEM). Au cours du programme, les participants définissent un projet professionnel réaliste à court terme, décodent les réalités du marché de l'emploi, travaillent sur leur stratégie de recherche d'emploi et renforcent les compétences transversales en demande sur le marché de l’emploi.</t>
+  </si>
+  <si>
+    <t>L'initiative Intègr'Emploi propose un programme ciblé visant à augmenter l’employabilité de nombreux nouveaux arrivants et bénéficiaires du REVIS au Luxembourg qui peinent à s'intégrer sur le marché du travail luxembourgeois en raison de compétences linguistiques limitées et d'une méconnaissance des normes professionnelles. Le programme comprend des cours de langue orientés métier et des ateliers sur la culture et les normes du lieu de travail, adaptés aux besoins spécifiques de ces groupes. Cette approche ciblée garantit que le programme aborde les défis uniques auxquels sont confrontés les nouveaux arrivants et les bénéficiaires du REVIS, facilitant leur entrée réussie sur le marché du travail.</t>
+  </si>
+  <si>
+    <t>Depuis 2014 l'atelier de réinsertion professionnelle "Caddy" lutte contre le gaspillage alimentaire en recyclant des denrées alimentaires consommables destinées à partir à la poubelle. Grâce à un partenariat avec un hypermarché, une équipe de 40 personnes en réinsertion professionnelle, récupère et retravaiile au quotidien ces produits sous la surveillance de chefs-cuisiniers et éducateurs. Le retraitement de ces denrées est ensuite redistribué gratuitement aux personnes défavorisées dans les restaurants de la SVDS ou à des associations tiers (actuellement 10 partenaires). Cet atelier permet de donner du travail à des personnes en difficulté, dépendantes, éloignées du marché de l’emploi et de lutter contre la pauvreté.</t>
+  </si>
+  <si>
+    <t>Le LIST entretient depuis 2016 un Centre d’Innovation à Hautcharage pour la recherche de matériaux composites novateurs. Dans ce contexte, l’Institut a soumis un projet de recherche pour les besoins spécifiques du secteur du transport et des véhicules en particulier dans les secteurs de l’automobile, l’aérospatial, le rail et l’aviation. L'objectif de ce projet est la création de matériaux composites ultralégers, durables, recyclables et à haute solidité. Ce projet fait partie des opérations d'importance stratégique.</t>
+  </si>
+  <si>
+    <t>Les femmes restent sous-représentées dans les carrières STIM. Pour lutter contre les stéréotypes et promouvoir ces métiers auprès des filles, IMS lance "Girls: Deploy Your Talents!". Le projet propose : - Sensibilisation via soirées éducatives, podcasts, et une expo co-créée avec des lycéen·nes. - Immersion : 2 journées en entreprise pour découvrir les métiers STIM. - Synergies : échanges entre jeunes, écoles et entreprises pour un accompagnement inclusif. - Objectif : 195 jeunes sensibilisé·es, 50 entreprises partenaires, 8 podcasts, 2 conférences, 1 exposition. Un pas concret vers plus d’égalité et de diversité dans les STIM !</t>
+  </si>
+  <si>
+    <t>Le Hidden Disability Hub (HDH) de Be Human soutient les jeunes de moins de 35 ans ayant des handicaps invisibles (TDAH, TSA, dyslexie, etc.). Le programme propose des ateliers éducatifs basés sur les droits et des groupes de soutien animés par des psychologues bénévoles. Structuré en deux semestres selon l’âge, il offre un accompagnement gratuit et personnalisé pour renforcer la confiance, favoriser l’autonomie et créer une communauté solidaire. Chaque participant suit un atelier, une session de soutien et des entretiens juridiques par mois. HDH vise à former 60 jeunes en deux ans et à promouvoir l’inclusion des neurominorités au Luxembourg.</t>
+  </si>
+  <si>
+    <t>Le programme « Skills4Job 2.0 », porté par la House of Training et l’ADEM, accompagne les demandeurs d’emploi (30+) dans leur réinsertion professionnelle au Luxembourg. Grâce à un mix de coaching, formations et e-learning, il aide à définir un projet professionnel réaliste, renforcer les compétences transversales et techniques, et optimiser la recherche d’emploi (présence en ligne, entretiens, CV). La version 2.0 renforce le « marketing de soi » et les compétences numériques, tout en offrant un accompagnement plus flexible et personnalisé. Objectif : 280 participants accompagnés entre 2025 et 2026.</t>
+  </si>
+  <si>
+    <t>Face à l’émergence rapide de l’IA et des outils numériques, ce projet vise à accompagner les salarié·es dans le développement de leurs compétences digitales, afin de renforcer leur employabilité et la compétitivité des entreprises luxembourgeoises. Il s’appuie sur l’outil PIX pour évaluer les compétences, propose des conférences, 8 workshops (inter et intra-entreprises), et crée un guide de mentoring. Objectifs : 150 salarié·es formé·es, 10 entreprises impliquées, 2 conférences, 1 guide pratique. Ce programme favorise une meilleure compréhension de l’IA et des enjeux numériques durables dans le monde professionnel.</t>
+  </si>
+  <si>
+    <t>Les Centres de Compétences maintiennent une offre structurée de formations destinées à divers secteurs d'activités Luxembourgeois tels que l'artisanat, les agents de sécurité ou encore plus récemment le secteur immobilier. L'offre de formation est mise à jour en permanence afin de répondre de manière optimale aux besoins des salarié.e.s sur le marché de travail luxembourgeois. Le public cible du projet sont les entreprises et leurs salarié.e.s du secteur artisanat, immobilier et agents de sécurité ainsi que des PME d'autres secteurs intéressés.</t>
+  </si>
+  <si>
+    <t>Formations aux Engins – Sécurité et conformité dans l’artisanat L’usage d’engins dans l’artisanat (construction, menuiserie, etc.) implique des risques importants. Ce projet vise à former les salariés à une conduite sûre, conforme aux exigences légales. Encadré par le Code du travail, l’ITM et l’AAA, il garantit des formations adaptées, validées et encadrées selon la recommandation R02. Les formations incluent 125 jours de théorie (15 pers. max) et 500 jours de pratique (3 pers./jour). Objectifs : renforcer les compétences, réduire les accidents, accompagner les entreprises dans leur mise en conformité. Grâce au soutien du FSE+, les artisans accèdent à des formations de qualité dans un cadre sécurisé.</t>
+  </si>
+  <si>
+    <t>L’objectif de ce projet est de soutenir les PME innovantes à forte croissance en concentrant les efforts sur les Start-ups et les PME de moins de 10 ans, de contribuer à la politique nationale de développement et de diversification de l’économie luxembourgeoise et de soutenir la transition vers une économie durable autour de la donnée.</t>
+  </si>
+  <si>
+    <t>Construction d'un nouveau lotissement qui s'inspire des principes de l'économie circulaire et se base sur une approche écologique d'un lotissement autarc. Un réseau de chaleur et de froid urbain permet de chauffer et de refroidir les maisons de manière durable. Les maisons sont équipées d'une pompe à chaleur et de panneux photovoltaïques pour la production de l'électricité. Une coopérative énergétique est créée par la commune pour réduire l'achat de l'électricité sur le réseau.</t>
+  </si>
+  <si>
+    <t>L’asbl « Eng nei Schaff » encadre 67 bénéficiaires du revenu d’inclusion sociale pour les aider à rejoindre le premier marché de l’emploi. Avec 70 % de participants issus de pays tiers, la maîtrise du français est essentielle. Cofinancé par le FSE+ et l’ONIS, le projet propose à 40 bénéficiaires un apprentissage professionnalisant du français à raison de 4 heures par semaine sur 8 mois, répartis en petits groupes de 8 selon leur niveau. La langue est également pratiquée lors d’activités de jardinage, recyclage, désencombrement et bricolage, favorisant une intégration linguistique durable.$</t>
+  </si>
+  <si>
+    <t>Avec Fit4AgilePM, la House of Training et l’Agence pour le Développement de l’Emploi forment 120 demandeurs d’emploi aux méthodes de gestion de projet agiles. À l’issue de 5 semaines alliant formations techniques et ateliers de développement des compétences de leadership et de gestion d’équipe, les participants peuvent obtenir une certification sur la méthodologie Scrum (PSM-I).</t>
+  </si>
+  <si>
+    <t>Le projet cible l’amélioration de l’inclusion des personnes en situation de handicap dans le milieu professionnel. Malgré la hausse du nombre de mesures pour favoriser l’inclusion du handicap en entreprise, le sujet ne semble pas progresser. Pour répondre à ce constat, le projet Handi-Perception va travailler sur deux solutions qui seront à destination des employeurs du Luxembourg à l’issu du projet : 1. Un outil pour mesurer l’efficacité des politiques d’inclusion du handicap en entreprise en interrogeant la perception des collaborateurs et collaboratrices. 2. Une panoplie de moyens efficaces pour améliorer l’inclusion des personnes en situation de handicap aux seins des organisations.</t>
+  </si>
+  <si>
+    <t>La commune de Differdange s'est fixé pour objectif d'atteindre la neutralité carbone d'ici 2030 et vise à promouvoir une transition énergétique respectueuse de l'environnement. Ce projet vise à fournir de l'énergie renouvelable sur base de la géothermie à un quartier d'une ville industrielle en pleine transition verte et innovante et permet de réduire les émissions de CO2 de 1.400 to/an.</t>
+  </si>
+  <si>
+    <t>Le projet vise à produire des résultats de recherche de pointe ainsi qu'à faire progresser les connaissances scientifiques en spectroscopie des matériaux pour le développement futur de matériaux innovants. Les objectifs du projet sont d'effectuer des recherches révolutionnaires et de fournir un aperçu de pointe de l'interaction lumière-matière dans les matériaux fonctionnels avancés et les nouveaux matériaux nanostructurés. Avec cette nouvelle installation de spectroscopie ultrarapide combinant une résolution temporelle extrême et une grande sensibilité, l'Université du Luxembourg étudiera des processus fondamentaux tels que les mécanismes de diffusion électron-électron et électron-phonon à l'échelle microscopique dans ces matériaux.</t>
+  </si>
+  <si>
+    <t>L'objectif principal de ce projet est le développement d'aptitudes et de compétences en modélisation permettant de saisir les interactions entre les différents éléments de l'offre d'infrastructures soutenant les systèmes de transport et de mobilité, en mettant l'accent sur l'impact des solutions de stationnement et d'électromobilité. Le produit final sera une approche globale intégrant les systèmes de transport et d’énergie d’une manière «jumeau numérique» qui intégrera de manière transparente les fonctionnalités de transport et d’énergie.</t>
+  </si>
+  <si>
+    <t>Le projet a pour but d’utiliser la pénurie d’informaticiens qui provoque une énorme tension sur le marché de l’emploi pour promouvoir une approche LowCode-NoCode orientée eServices permettant d’offrir à des demandeurs d’emploi la possibilité d'augmenter leurs compétences en vue de saisir les opportunités offertes par la digitalisation des services. En combinant diagnostic interactif et formation approfondie, ce projet ambitieux de Jway cherche à réduire les décalages sur le marché de l'emploi en formant spécifiquement les personnes ayant une expérience significative, mais exclues professionnellement, pour devenir des acteurs compétents de la transformation digitale en tant que "Business Analyst e-Services".</t>
+  </si>
+  <si>
+    <t>Avec le projet New Practical Safety Day, l’IFSB organise des journées sur mesure dédiées à la sécurité et à la santé au travail dans le secteur de la construction. Ces sessions, organisées en partenariat avec les entreprises, proposent des ateliers interactifs et immersifs dans les locaux de l’IFSB. Les salariés y apprennent les gestes de prévention, les règles SST essentielles et l’utilisation des équipements de protection. Objectif : sensibiliser 2.400 salariés et renforcer durablement la sécurité, la prévention des accidents et la qualité des conditions de travail.</t>
+  </si>
+  <si>
+    <t>Ce projet s'intègre dans les objectifs du Plan national intégré en matière d’énergie et de climat (PNEC) qui définit le cadre de la politique énergétique et climatique au Grand-Duché de Luxembourg pour la période de 2021 à 2030. Les artisans doivent ainsi non seulement disposer d’une vue d’ensemble des différentes techniques et technologies pour gérer une installation technique, mais aussi étendre leurs champs de compétences aux domaines avoisinants (électricité, BIM, smart building), tels que prévus dans la nouvelle constellation du Brevet de maîtrise artisanal en génie technique du bâtiment. Les entreprises et salarié.e.s du secteur artisanat mais également d’autres secteurs directement impactés par la transition énergétique seront concernées principalement.</t>
+  </si>
+  <si>
+    <t>Lancée par la Luxembourg-Ukraine Chambre de Commerce (LUCC), cette initiative soutient les Ukrainiens sous protection temporaire au Luxembourg dans leur insertion professionnelle. Grâce à formations, coaching, mentorat et événements de réseautage, le projet aide à surmonter les barrières linguistiques, culturelles et professionnelles. Objectif : accompagner 300 participants via 72 formations sectorielles, 24 ateliers pratiques et 24 sessions de feedback, pour favoriser leur autonomie et leur intégration économique durable.</t>
+  </si>
+  <si>
+    <t>Le projet vise à promouvoir l’application concrète du droit à la déconnexion au Luxembourg, en réponse aux risques de l’hyperconnexion sur la santé mentale. Il s’appuie sur 4 groupes de travail sectoriels, 4 ateliers de sensibilisation et un toolkit trilingue pour aider les entreprises à structurer leur politique. Objectifs : 150 salarié·es sensibilisé·es, 1 conférence finale, 1 guide en 3 langues, 100 participant·es mobilisé·es. Disconnect360 place le bien-être au cœur des pratiques professionnelles et accompagne les employeurs dans leur mise en conformité.</t>
+  </si>
+  <si>
+    <t>Le projet Formations PAC vise en premier lieu à élaborer 3 modules de formation liés à la technique des pompes à chaleur pour ensuite dispenser les cours aux salariés des entreprises dans le domaine chauffage-sanitaire. Le public-cible pour les formations PAC sont les salariés des entreprises chauffage-sanitaire luxembourgeoises qui sont amenés à planifier, installer, dépanner et maintenir des pompes à chaleur dans les bâtiments.</t>
+  </si>
+  <si>
+    <t>Ce projet vise l'implémentation d’un laboratoire de recherche dans la “Maison des Matériaux” à Belval spécialisé dans le développement de monocristaux. Un monocristal est un matériau solide constitué d'un unique cristal, formé à partir d’un seul germe et qui est principalement utilisé dans les secteurs de l’écotechnologie (panneaux solaires), de la biotechnologie (appareil microfluide pour l’analyse sanguine) et de la TIC (capteurs pour la conduite autonome, smartphones et ordinateurs). Les monocristaux sont également utilisés dans la conception de transistors, de diodes et de cellules solaires utilisés dans les appareils électroniques et les systèmes d'énergie solaire.</t>
+  </si>
+  <si>
+    <t>Le département d'ingénierie de l'Université du Luxembourg propose un autre centre de compétences sur la conception illimitée et la fabrication additive. La fabrication additive, également connue sous le nom d'impression 3D, est une technologie émergente permettant de construire des pièces couche par couche directement à partir d'un modèle de conception assistée par ordinateur (CAO). Par conséquent, il permet des géométries complexes, une plus grande précision et un meilleur rapport coût-efficacité, tout en minimisant les déchets et l'impact environnemental.</t>
+  </si>
+  <si>
+    <t>Lët’z Work ! a pour objectif d’augmenter l’employabilité des demandeurs de protection internationale (DPI) soit la capacité individuelle à maintenir ou acquérir les compétences nécessaires pour trouver un emploi, à comprendre le marché du travail au Luxembourg et à pouvoir s’adapter aux changements.Depuis 2004, le Service Migrants et Réfugiés de la Croix-Rouge luxembourgeoise assure la prise en charge des demandeurs de protection internationale. Forte de son expertise et de l’accompagnement individuel proposé, la Croix-Rouge s’appuiera sur 4 axes de travail pour atteindre cet objectif : une offre de workshops collectif, le suivi individuel du participant par un bilan de compétences et des rencontres régulières, la création d’un programme de mentorat et la recherche d’entreprises partenaires.</t>
+  </si>
+  <si>
+    <t>Ce projet vise à renforcer le département "Conseil et implémentation opérationnelle" permettant de mettre un accent particulier sur l'expertise au niveau de l'efficience énergétique et la décarbonisation des systèmes de chauffage, ainsi qu'à développer et de mettre en place une offre d'accompagnement spécifique pour le secteur communal visant le développement d'infrastructure de charge publique et l'électrification des flottes communales.</t>
+  </si>
+  <si>
+    <t>Aux vues des enjeux et changements climatiques qui se présentent pour le secteur de la construction, il est primordial de former les salariés manuels aux nouvelles techniques et nouveaux matériaux. Le marché de la construction actuel est en évolution avec un marché de la rénovation énergétique très important. Ce dernier est indispensable à la satisfaction du plan national lié à la diminution des émissions de gaz à effet de serre. Le projet Trenoverg consiste en effet à former les salariés manuels du secteur de la construction à la mise en œuvre des nouvelles techniques et matériaux sur les chantiers de construction spécialement sur la thématique de la rénovation énergétique des bâtiments. Ce projet proposera 6 modèles de formations pour un nombre de 144 participants jusqu’au 31 Décembre 2025.</t>
+  </si>
+  <si>
+    <t>Le monde connaît de grands bouleversements, il est donc primordial de savoir anticiper et de se préparer à faire face à l’incertitude avec résilience. Ces bouleversements impactent tous les secteurs : le quotidien des jeunes, le monde professionnel et éducatif. Pour aider les jeunes à faire preuve de résilience, IMS Luxembourg avec le soutien du FSE, de MENEJ et de la Maison de l’Orientation, dispensera 8 ateliers à destination des jeunes et rassemblant au moins à chaque fois une entreprise et un acteur de l’éducation formelle. Par la suite, 8 actions seront déployées pour permettre aux jeunes de consolider les compétences et connaissances utiles pour faire preuve de résilience. En complément, deux grands événements de sensibilisation seront organisés pour réunir les professionnels des entreprises, les lycées, les jeunes et les parents autour de ce sujet. Les différentes cibles sont visées à travers ce projet :les élèves de lycées au Luxembourg, les cellules d’orientation des lycées au Luxembourg et le personnel éducatif des écoles ainsi que les entreprises.</t>
+  </si>
+  <si>
+    <t>Artisans, préparez-vous à la transition bas carbone Le projet CarboneCoaching accompagne les professionnels de l’artisanat face aux défis de la décarbonation. Nombreuses sont les entreprises artisanales qui manquent encore d’outils et de compétences pour s’adapter aux exigences environnementales. Ce programme propose des formations accessibles, centrées sur les enjeux nationaux et européens, et sur l’évaluation de l’impact carbone. L’objectif : former et outiller les artisans pour anticiper les obligations bas carbone, tout en valorisant leur rôle dans la transition écologique et durable.</t>
+  </si>
+  <si>
+    <t>Le manque de main-d'œuvre constitue un obstacle majeur au développement des entreprises artisanales, en particulier dans le secteur de la construction. Dans ce contexte, la formation professionnelle, notamment l'orientation précoce, joue un rôle crucial. En tant qu'Institut de Formation Sectoriel du Bâtiment, il est essentiel de collaborer avec des partenaires pour attirer les jeunes, principalement dans la tranche d'âge 17-20 ans, en vue de relever les défis futurs du secteur, en mettant l'accent sur la digitalisation et la découverte des métiers émergents. 2041 participants seront répartis dans 5 types d’activités dans le cadre du projet Resilient Generation.</t>
+  </si>
+  <si>
+    <t>L' Objectif du projet est d'améliorer les opportunités professionnelles des jeunes issus des structures d’accueil de Solina Solidarité Jeunes a.s.b.l. et de Wunnéngshëllef a.s.b.l. en les accompagnant de manière intensive tout au long de leur parcours d’insertion dans le monde du travail. Le public cible sont les jeunes et jeunes adultes de 16 à 27 ans en décrochage scolaire ou professionnel, issus des structures d’accueil (foyers et logements sociaux encadrés) de Solina Solidarité Jeunes a.s.b.l. et de Wunnéngshëllef a.s.b.l. La catégorie la plus représentée: les NEET. L'objectif est de les orienter, de les accompagner de façon intensive afin d'augmenter leur motivation, persévérance et employabilité.</t>
+  </si>
+  <si>
+    <t>Le projet CROSS ROADS est une initiative pour équiper les bénéficiaires des informations et orientations nécessaires afin qu'ils/elles puissent faire des choix pour leur avenir professionnel et prendre l'initiative. Il vise à remotiver les bénéficiaires à reprendre leur intégration socio-professionnelle en main et à devenir acteur de leur développement. Le projet vise à toucher des personnes en situation de vulnérabilité et qui se trouvent à un carrefour important de leur développement professionnel ainsi que les personnes issues de la migration.</t>
+  </si>
+  <si>
+    <t>Ce projet de Femmes en détresse (FED) accompagne des femmes en situation de vulnérabilité, inscrites à l’ONIS, dans une activité professionnelle au sein d’une boutique solidaire. Les participantes y développent des compétences techniques (vente, logistique, gestion de stock), sociales (communication, travail en équipe) et transversales (organisation, confiance en soi). Objectif : 16 femmes accompagnées sur deux ans via encadrement sociopédagogique, ateliers de compétences, bilan individuel et plan d’action vers l’emploi. FED-Store favorise concrètement l’inclusion active sur le marché du travail.</t>
+  </si>
+  <si>
+    <t>Le TICE a l'objectif ambitieux « no-emission » pour le renouvellement de sa flotte de bus qui assure la desserte de la région Sud du pays. A l'horizon 2030, la flotte de bus sera complètement convertie en propulsions alternatives, rendant obsolète l'utilisation de bus à combustion de diesel. La future flotte sera composée de bus à moteur électrique alimentés par batterie, de bus équipés d’une pile à combustible (hydrogène) et de bus efficienthybrid à CNG (compressed natural gaz). L’objet de ce projet FTJ se limite à l'acquisition de 8 bus équipés d’une pile à combustible.</t>
+  </si>
+  <si>
+    <t>Dans le cadre de la transition écologique, la Chambre des Métiers propose un catalogue de formations pour aider les artisans à relever les défis du développement durable. Le projet comprend deux volets : - Formations "Sustainability" : elles couvrent l’économie circulaire, la RSE, la CSRD, la décarbonation, les droits humains, etc., avec un focus sur des compétences pratiques pour les entreprises. - Formations "Nohalteg an d’Zukunft +" : en partenariat avec l’Energieagence, ce programme porte sur la construction durable et performante. Un label est délivré après réussite d’un examen. Public cible : tous les salariés d’entreprises artisanales. Objectifs : 1140 personnes formées, 39 sessions "Sustainability", 75 sessions "Nohalteg an d’Zukunft +".</t>
+  </si>
+  <si>
+    <t>La House of Training, en partenariat avec l’ADEM et l’ABBL, propose un programme destiné aux demandeurs d’emploi inscrits à l’ADEM pour développer des compétences en AML, KYC et Compliance. Cofinancé par l'Union européenne (FSE+) et le Ministère du Travail, ce programme hybride (présentiel et e-learning) intègre aussi les fondamentaux de la finance digitale et de la gestion des risques TIC. Objectif : accompagner 112 demandeurs d’emploi d’ici 2026 vers des postes dans la conformité financière et l’analyse des risques.</t>
+  </si>
+  <si>
+    <t>La Commune de Mamer planifie la mise en place de 4 installations photovoltaïques sur différentes toitures au Campus Scolaire Kinneksbond. L'objectif du projet est de produire le maximum d’énergie renouvelable sur des toitures existantes et de diminuer ainsi l’impact environnemental provenant de l’énergie électrique. En effet, ces installations économiseront environ 279.000 kg CO2 par an.</t>
+  </si>
+  <si>
+    <t>Chaque jour, près de 250 personnes sont accompagnées dans les ateliers de réinsertion de la Stëmm vun der Strooss. L’atelier thérapeutique Schweesdrëps permet à une quarantaine de personnes de reprendre confiance via un travail valorisant : en 2024, 97 tonnes de vêtements de sport y ont été lavées. Ce projet finance l’engagement d’un éducateur supplémentaire, indispensable pour garantir un encadrement de qualité, la cohésion du groupe et un accompagnement individuel. Public-cible : personnes en difficulté ou éloignées de l’emploi. Objectif : accueillir 15 personnes de plus en réinsertion et augmenter la capacité de traitement du linge.</t>
+  </si>
+  <si>
+    <t>Les jeunes diplômés qui intègrent le milieu du marketing-communication à l'issue de leurs études sont le plus souvent désorientés en début de carrière car la formation théorique qui leur a été dispensée (généralement à l'étranger) n'est pas applicable en l'état à Luxembourg où les outils, les supports et les moyens sont très différents. L'objectif du projet est de faire grandir ces jeunes diplômés en leur partageant l'expérience du terrain des professionnels expérimentés de la place pour leur enseigner ce qui ne s'apprend ni dans les livres ni sur les bancs de la fac. La Markcom, organise une série de 20 workshops abordant les fondamentaux du marketing et des médias à travers le prisme de la réalité du terrain luxembourgeois.</t>
+  </si>
+  <si>
+    <t>Ce projet vise à renforcer l’inclusion professionnelle des personnes en situation de handicap au Luxembourg. IMS propose un mentorat de 12 semaines : un·e manager de haut niveau est jumelé·e avec une personne concernée par le handicap. Objectifs : 12 binômes, 5 ateliers, 1 rapport de bonnes pratiques, 1 campagne de communication, 1 événement final, 100 participant·es. Grâce à la preuve par l’exemple, le projet aide les organisations à transformer durablement leur culture et à faire du handicap un levier d’inclusion.</t>
+  </si>
+  <si>
+    <t>Le projet Digital Skills Partnership a pour objectif de renforcer les compétences numériques au Luxembourg en favorisant des partenariats entre les entreprises et les associations. Il s'inscrit dans le contexte de la transition numérique qui impacte tous les aspects de la société. Le DSP vise à établir des liens entre les entreprises et les initiatives engagées dans le domaine du digital.</t>
+  </si>
+  <si>
+    <t>Depuis 2021, le nombre de personnes accueillies par jour a pu être doublé. D'ailleurs, un renforcement de l'équipe encadrante a permis d'accompagner 12 personnes en mesure de réinsertion professionnelle qui contribuent au service en salle, au nettoyage, à la préparation des repas. En 2022, 47.000 repas ont été fournis et 32.000 personnes servies. Ce projet permet d'aider davantage de sans-abris en couvrant tous les besoins de base (se nourrir, se vêtir, se soigner et créer du lien social) et cela aide aussi à préserver le calme dans les rues de la ville. Le public cible est composé de demandeurs d'emploi ne pouvant accéder au premier marché de l'emploi, TUC (travailleur d'utilité collectif) proposé par l’ONIS.</t>
+  </si>
+  <si>
+    <t>Les secteur de la construction est un secteur accidentogène de par ses activités. Par conséquent, il est bon de rappeler en permanence les bases de la sécurité et santé au travail aux travailleurs et cela afin de les sensibiliser aux risques professionnels sur leur poste de travail. Cela se fera grâce à l'organisation de journées sécurité et santé au travail (Safety Day) qui seront composées de différents ateliers thématiques à choisir par l'entreprise en fonction des spécificités de l'entreprise. Il y a aura au minimum 6 ateliers par journée.</t>
+  </si>
+  <si>
+    <t>Ce projet a pour objectif de construire une seconde filière de production de biogaz à partir de déchets organiques provenant de la collecte de la poubelle verte et de valoriser du biogaz dans une centrale de cogénération produisant simultanément de l'électricité verte et de l'énergie calorifique verte (chaleur et froid). L'électricité sera consommée dans les installations de traitement du Minett-Kompost et le surplus sera injecté dans le réseau CREOS.</t>
+  </si>
+  <si>
+    <t>Les réfugiés, souvent marginalisés, font face à un taux de chômage élevé. Il est crucial de soutenir les demandeurs de protection internationale (DPI) dans leur intégration professionnelle. L’objectif du projet est d’accompagner 120 DPI dans leur parcours professionnel au Luxembourg. Nos actions : - Orientation professionnelle : projet personnalisé avec un plan d’action. - Formations : français professionnel, soft skills, formations spécialisées. - Accompagnement : mentorat pour la recherche d’emploi et la mise en œuvre du projet professionnel. - Sensibilisation des entreprises : recrutement, mentorat et tables de conversation.</t>
+  </si>
+  <si>
     <t>Ce projet fait partie d’un projet européen appelé CitCom.AI (intelligence artificielle pour les villes et communautés). Il est cofinancé par le programme "EU Digital Europe” en relation avec les opérations d’intelligence artificielle gérées par DG CONNECT pour les villes et communautés. Le projet, formalisant la déclination du projet global au niveau du Luxembourg, est appelé LuxCitCom.AI comprenant un set-up en software, hardware et expertise promouvant le prototypage de services et produits AI en conditions réelles relié à l’électromobilité au Luxembourg.</t>
   </si>
   <si>
-    <t>Réduire l’empreinte carbone sur les chantiers Le projet 0 (Zéro) CO2 Chantier vise à diminuer l’impact carbone des chantiers de construction via des formations pratiques sur les solutions bas carbone. Destiné aux salariés manuels, conducteurs d’engins et encadrants, le programme aborde la conduite d’engins électriques, l’optimisation des chantiers et l’intégration de stratégies énergétiques locales. Ce projet répond à l’urgence climatique et au besoin de reconversion professionnelle dans le secteur. L’IFSB accompagne ainsi les entreprises dans leur transition énergétique, en renforçant les compétences pour un avenir plus durable.</t>
-[...8 lines deleted...]
-    <t>Lancée par la Luxembourg-Ukraine Chambre de Commerce (LUCC), cette initiative soutient les Ukrainiens sous protection temporaire au Luxembourg dans leur insertion professionnelle. Grâce à formations, coaching, mentorat et événements de réseautage, le projet aide à surmonter les barrières linguistiques, culturelles et professionnelles. Objectif : accompagner 300 participants via 72 formations sectorielles, 24 ateliers pratiques et 24 sessions de feedback, pour favoriser leur autonomie et leur intégration économique durable.</t>
+    <t>Le projet TechWell vise à sensibiliser et former les travailleurs luxembourgeois aux enjeux du bien-être numérique. L'objectif est d'accompagner les entreprises dans la mise en place d'un environnement de travail numérique responsable et durable, tout en renforçant l'efficacité et la compétitivité des travailleurs dans l'économie numérique. Le projet s'engage de plus à préserver le bien-être physique, mental et émotionnel des travailleurs en les aidant à adopter des pratiques responsables dans leur utilisation des outils numériques.</t>
+  </si>
+  <si>
+    <t>Ce projet a pour objectif de réduire à 0 le taux de consommation des énergies fossiles et de rendre le centre scolaire et sportif à Reuler autonome au niveau énergétique. Un élément clé est la mise en place d'un système central de pompes à chaleurs. L'énergie électrique pour le fonctionnement des pompes à chaleur sera produite par des installations de panneaux photovoltaïques. Les données de production seront affichées sur des écrans installés visiblement afin de promouvoir l'effet éducatif vis-à-vis des élèves et du personnel du site.</t>
+  </si>
+  <si>
+    <t>Améliorer l’efficacité énergétique des bâtiments Le projet Energy Efficiency Buildings forme les gestionnaires à optimiser la performance énergétique des bâtiments et à réduire les émissions de CO₂. Grâce à des formations pratiques, les participants apprennent à surveiller, analyser et gérer la consommation via des systèmes avancés. Destinée aux Facility Managers, gestionnaires techniques ou salariés de syndicats de copropriété, cette formation soutient les objectifs climatiques nationaux et européens. Elle fournit les compétences clés pour une gestion durable, conforme aux normes environnementales actuelles et à venir.</t>
   </si>
   <si>
     <t>Le projet a pour objectif de contribuer à faire émerger et grandir des start-ups et PME à forte croissance au Luxembourg. Luxinnovation a mis en place un programme avec plusieurs initiatives stratégiques pour renforcer et dynamiser l’écosystème des start-ups. En 2024, le résultat des initiatives en support à des start-ups, scale-ups et à forte croissance s’est matérialisé lors d’un évènement national, les Luxembourg Venture Days. A compter de 2025, Luxinnovation envisage d’élargir cet évènement à une échelle européenne et internationale en réunissent les start-ups, les scale-ups, les investisseurs, les grandes entreprises, les PME, les facilitateurs et les talents.</t>
   </si>
   <si>
     <t>Certains bénéficiaires ont des difficultés dans leur recherche d'un emploi sur le marché du travail du Luxembourg et nécessitent une approche d'information et d’accompagnement individualisée. Il s'agit de réaliser un travail d'autonomisation dans la recherche d'un emploi, tout en motivant les bénéficiaires à accéder à un travail en phase avecleurs réelles ressources et possibilités. Un travail d'ajustement de leur projet professionnel et d'activation à la recherche d'emploi est à faire en concertation avec les concernés et avec l'aide de coaches bénévoles. Il s'agit avant tout de mener un encadrement individualisé de personnes éloignées du marché de l'emploi grâce à un coach à l'emploi bénévole pour ajuster le projet professionnel des bénéficiaires à leurs réelles compétences et aux besoins du marché pour les accompagner dans la recherche d'un emploi , entre autres par des partenariats ciblés avec des entreprises et/ou des chambres professionnelles.</t>
   </si>
   <si>
-    <t>Compte tenu des évolutions techniques de construction notamment avec la préfabrication, les salariés sont amenés à travailler de plus en plus en hauteur. Sur les chantiers de construction, il n'est pas toujours possible de placer des protections collectives, par conséquent le seul moyen pour protéger le salarié contre la chute en hauteur reste le port de la protection individuelle car une chute d'un salarié a souvent une issue fatale pour ce dernier. Il est donc indispensable de former les salariés du secteur au port de cette protection individuelle. Le but du projet est donc de sensibiliser les salariés du secteur de la construction aux risques de chutes de hauteur et à prendre les mesures de prévention appropriées.</t>
-[...122 lines deleted...]
-    <t>Aux vues des enjeux et changements climatiques qui se présentent pour le secteur de la construction, il est primordial de former les salariés manuels aux nouvelles techniques et nouveaux matériaux. Le marché de la construction actuel est en évolution avec un marché de la rénovation énergétique très important. Ce dernier est indispensable à la satisfaction du plan national lié à la diminution des émissions de gaz à effet de serre. Le projet Trenoverg consiste en effet à former les salariés manuels du secteur de la construction à la mise en œuvre des nouvelles techniques et matériaux sur les chantiers de construction spécialement sur la thématique de la rénovation énergétique des bâtiments. Ce projet proposera 6 modèles de formations pour un nombre de 144 participants jusqu’au 31 Décembre 2025.</t>
+    <t>Le secteur de la construction, significativement contributeur aux émissions de gaz a effet de serre, subit des changements liés à la transition climatique. L'IFSB, situé dans le Sud, vise à accompagner les travailleurs du secteur dans l'adaptation à ces évolutions. Le projet « CRCO2C Reduction CO2 construction » vise à combler le manque de personnel formé aux enjeux de réduction des émissions de gaz à effet de serre, crucial pour atteindre les objectifs nationaux et européens. En répondant aux nouveaux besoins et compétences, ce projet contribuera à la transition des métiers de la construction vers des pratiques plus durables.</t>
   </si>
   <si>
     <t>La commune de Clervaux est propriétaire d’un large éventail de plus de 100 bâtiments communaux et propose la création d’une plateforme pour la "Gestion intelligente de l'énergie". Une première étape du projet consiste à récolter les données de la production d’énergie. Une deuxième étape sert à valoriser la consommation de l'énergie. Une troisième étape est la mise en place d’un système de gestion de l'énergie. Ce système permettra d’analyser les données récoltées, de les référencier à d’autres données, de surveiller la consommation d'énergie en temps réel et de prendre à l’immédiat des mesures pour en optimiser l’utilisation.</t>
   </si>
   <si>
-    <t>Le département d'ingénierie de l'Université du Luxembourg propose un autre centre de compétences sur la conception illimitée et la fabrication additive. La fabrication additive, également connue sous le nom d'impression 3D, est une technologie émergente permettant de construire des pièces couche par couche directement à partir d'un modèle de conception assistée par ordinateur (CAO). Par conséquent, il permet des géométries complexes, une plus grande précision et un meilleur rapport coût-efficacité, tout en minimisant les déchets et l'impact environnemental.</t>
-[...4 lines deleted...]
-  <si>
     <t>Avec le programme « Skills4Job », la House of Training et l’Agence pour le Développement de l’Emploi (ADEM) accompagnent les demandeurs d’emploi au Luxembourg pour favoriser leur réinsertion durable sur un marché de l’emploi en constante évolution. Trois parcours proposés allient coaching individuel, formations collectives en présentiel et en ligne afin que chaque participant puisse, selon ses besoins : (re)définir un projet professionnel à court-terme en lien avec son profil professionnel et les besoins du marché de l’emploi et identifier le besoin de monter en compétences (« upskilling ») ou de se reconvertir (« reskilling »); renforcer ses compétences transversales et, grâce à un plan de formation sur mesure, développer les connaissances techniques nécessaires pour réussir une réinsertion ou une reconversion professionnelle ; optimiser son employabilité en travaillant sur sa stratégie de recherche d’emploi, sa présence en ligne, le dossier de candidature et la préparation aux entretiens d’embauche.</t>
   </si>
   <si>
-    <t>Chaque jour, près de 250 personnes sont accompagnées dans les ateliers de réinsertion de la Stëmm vun der Strooss. L’atelier thérapeutique Schweesdrëps permet à une quarantaine de personnes de reprendre confiance via un travail valorisant : en 2024, 97 tonnes de vêtements de sport y ont été lavées. Ce projet finance l’engagement d’un éducateur supplémentaire, indispensable pour garantir un encadrement de qualité, la cohésion du groupe et un accompagnement individuel. Public-cible : personnes en difficulté ou éloignées de l’emploi. Objectif : accueillir 15 personnes de plus en réinsertion et augmenter la capacité de traitement du linge.</t>
-[...50 lines deleted...]
-    <t>Le projet TechWell vise à sensibiliser et former les travailleurs luxembourgeois aux enjeux du bien-être numérique. L'objectif est d'accompagner les entreprises dans la mise en place d'un environnement de travail numérique responsable et durable, tout en renforçant l'efficacité et la compétitivité des travailleurs dans l'économie numérique. Le projet s'engage de plus à préserver le bien-être physique, mental et émotionnel des travailleurs en les aidant à adopter des pratiques responsables dans leur utilisation des outils numériques.</t>
+    <t>LU</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -2117,57 +2123,57 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AO73"/>
+  <dimension ref="A1:AP73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
-    <row r="1" spans="1:41">
+    <row r="1" spans="1:42">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
@@ -2247,6673 +2253,6892 @@
       </c>
       <c r="AH1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="1" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="1" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="1" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="1" t="s">
         <v>40</v>
       </c>
+      <c r="AP1" s="1" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="2" spans="1:41">
+    <row r="2" spans="1:42">
       <c r="A2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D2" t="s">
-        <v>257</v>
+        <v>186</v>
       </c>
       <c r="E2" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F2" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="G2" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="H2">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="I2">
-        <v>1100000</v>
+        <v>163000</v>
       </c>
       <c r="J2" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K2">
-        <v>550000</v>
+        <v>65200</v>
       </c>
       <c r="L2" t="s">
+        <v>315</v>
+      </c>
+      <c r="M2" t="s">
+        <v>350</v>
+      </c>
+      <c r="N2">
+        <v>146</v>
+      </c>
+      <c r="O2" t="s">
+        <v>362</v>
+      </c>
+      <c r="R2" t="s">
+        <v>387</v>
+      </c>
+      <c r="S2" t="s">
+        <v>391</v>
+      </c>
+      <c r="T2" t="s">
+        <v>395</v>
+      </c>
+      <c r="U2" t="s">
+        <v>395</v>
+      </c>
+      <c r="V2" t="s">
+        <v>407</v>
+      </c>
+      <c r="W2" t="s">
+        <v>409</v>
+      </c>
+      <c r="X2" t="s">
+        <v>412</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>414</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>416</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>427</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>286</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>437</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>438</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>439</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>511</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="3" spans="1:42">
+      <c r="A3" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" t="s">
+        <v>115</v>
+      </c>
+      <c r="C3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D3" t="s">
+        <v>187</v>
+      </c>
+      <c r="E3" t="s">
+        <v>286</v>
+      </c>
+      <c r="F3" t="s">
+        <v>288</v>
+      </c>
+      <c r="G3" t="s">
+        <v>304</v>
+      </c>
+      <c r="H3">
+        <v>70</v>
+      </c>
+      <c r="I3">
+        <v>210000</v>
+      </c>
+      <c r="J3" t="s">
         <v>314</v>
       </c>
-      <c r="M2" t="s">
-[...84 lines deleted...]
-      </c>
       <c r="K3">
-        <v>1265359.2</v>
+        <v>147000</v>
       </c>
       <c r="L3" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="M3" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="N3">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="O3" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="R3" t="s">
         <v>387</v>
       </c>
       <c r="S3" t="s">
         <v>391</v>
       </c>
       <c r="T3" t="s">
         <v>395</v>
       </c>
       <c r="U3" t="s">
         <v>395</v>
       </c>
       <c r="V3" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="W3" t="s">
         <v>409</v>
       </c>
       <c r="X3" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="Y3" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="AA3" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="AB3" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AE3" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH3" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI3" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ3" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="AK3" t="s">
-        <v>511</v>
+        <v>512</v>
+      </c>
+      <c r="AP3" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="4" spans="1:41">
+    <row r="4" spans="1:42">
       <c r="A4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D4" t="s">
-        <v>187</v>
+        <v>258</v>
       </c>
       <c r="E4" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F4" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="G4" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="H4">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="I4">
-        <v>306300</v>
+        <v>67500</v>
       </c>
       <c r="J4" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K4">
-        <v>153150</v>
+        <v>27000</v>
       </c>
       <c r="L4" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="M4" t="s">
         <v>351</v>
       </c>
       <c r="N4">
-        <v>146</v>
+        <v>163</v>
       </c>
       <c r="O4" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="R4" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="S4" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="T4" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="U4" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="V4" t="s">
-        <v>394</v>
+        <v>407</v>
       </c>
       <c r="W4" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="X4" t="s">
         <v>412</v>
       </c>
       <c r="Y4" t="s">
         <v>414</v>
       </c>
       <c r="AA4" t="s">
         <v>417</v>
       </c>
       <c r="AB4" t="s">
-        <v>427</v>
+        <v>286</v>
       </c>
       <c r="AE4" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH4" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI4" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ4" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="AK4" t="s">
-        <v>512</v>
+        <v>513</v>
+      </c>
+      <c r="AP4" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="5" spans="1:41">
+    <row r="5" spans="1:42">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B5" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E5" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F5" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="G5" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="H5">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="I5">
-        <v>167400</v>
+        <v>667300</v>
       </c>
       <c r="J5" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K5">
-        <v>83700</v>
+        <v>266920</v>
       </c>
       <c r="L5" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="M5" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="N5">
-        <v>146</v>
+        <v>163</v>
       </c>
       <c r="O5" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="R5" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="S5" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="T5" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="U5" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="V5" t="s">
-        <v>394</v>
+        <v>407</v>
       </c>
       <c r="W5" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="X5" t="s">
         <v>412</v>
       </c>
       <c r="Y5" t="s">
         <v>414</v>
       </c>
       <c r="AA5" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="AB5" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="AE5" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH5" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI5" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ5" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="AK5" t="s">
-        <v>513</v>
+        <v>514</v>
+      </c>
+      <c r="AP5" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="6" spans="1:41">
+    <row r="6" spans="1:42">
       <c r="A6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C6" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D6" t="s">
-        <v>258</v>
+        <v>190</v>
       </c>
       <c r="E6" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F6" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="G6" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="H6">
-        <v>14.98</v>
+        <v>40</v>
       </c>
       <c r="I6">
-        <v>6676437.27</v>
+        <v>391200</v>
       </c>
       <c r="J6" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K6">
-        <v>1000000</v>
+        <v>156480</v>
       </c>
       <c r="L6" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="M6" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="N6">
-        <v>46</v>
+        <v>154</v>
       </c>
       <c r="O6" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="R6" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="S6" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="T6" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="U6" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="V6" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="W6" t="s">
         <v>409</v>
       </c>
       <c r="X6" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="Y6" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="AA6" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="AB6" t="s">
-        <v>428</v>
+        <v>286</v>
       </c>
       <c r="AE6" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH6" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI6" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ6" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="AK6" t="s">
-        <v>514</v>
+        <v>515</v>
+      </c>
+      <c r="AP6" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="7" spans="1:41">
+    <row r="7" spans="1:42">
       <c r="A7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B7" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C7" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D7" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E7" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F7" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="G7" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="H7">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="I7">
-        <v>779300</v>
+        <v>3100000</v>
       </c>
       <c r="J7" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K7">
-        <v>311720</v>
+        <v>1550000</v>
       </c>
       <c r="L7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="M7" t="s">
         <v>353</v>
       </c>
       <c r="N7">
-        <v>153</v>
+        <v>82</v>
       </c>
       <c r="O7" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="R7" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="S7" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="T7" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="U7" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="V7" t="s">
-        <v>407</v>
+        <v>398</v>
       </c>
       <c r="W7" t="s">
         <v>410</v>
       </c>
       <c r="X7" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="Y7" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="AA7" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="AB7" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AE7" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH7" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI7" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ7" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="AK7" t="s">
-        <v>515</v>
+        <v>516</v>
+      </c>
+      <c r="AP7" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="8" spans="1:41">
+    <row r="8" spans="1:42">
       <c r="A8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B8" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C8" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D8" t="s">
-        <v>191</v>
+        <v>259</v>
       </c>
       <c r="E8" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F8" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="G8" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="H8">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="I8">
-        <v>625000</v>
+        <v>1400433</v>
       </c>
       <c r="J8" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K8">
-        <v>250000</v>
+        <v>1260389.7</v>
       </c>
       <c r="L8" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="M8" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="N8">
-        <v>25</v>
+        <v>164</v>
       </c>
       <c r="O8" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="R8" t="s">
         <v>387</v>
       </c>
       <c r="S8" t="s">
         <v>391</v>
       </c>
       <c r="T8" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="U8" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="V8" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="W8" t="s">
         <v>409</v>
       </c>
       <c r="X8" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="Y8" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="AA8" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="AB8" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AE8" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH8" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI8" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ8" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="AK8" t="s">
-        <v>516</v>
+        <v>517</v>
+      </c>
+      <c r="AP8" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="9" spans="1:41">
+    <row r="9" spans="1:42">
       <c r="A9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B9" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C9" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D9" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E9" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F9" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="G9" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="H9">
         <v>40</v>
       </c>
       <c r="I9">
-        <v>240000</v>
+        <v>81900</v>
       </c>
       <c r="J9" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K9">
-        <v>96000</v>
+        <v>32760</v>
       </c>
       <c r="L9" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="M9" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="N9">
         <v>153</v>
       </c>
       <c r="O9" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="R9" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="S9" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="T9" t="s">
         <v>397</v>
       </c>
       <c r="U9" t="s">
         <v>397</v>
       </c>
       <c r="V9" t="s">
         <v>407</v>
       </c>
       <c r="W9" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="X9" t="s">
         <v>412</v>
       </c>
       <c r="Y9" t="s">
         <v>414</v>
       </c>
       <c r="AA9" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="AB9" t="s">
-        <v>285</v>
+        <v>429</v>
       </c>
       <c r="AE9" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH9" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI9" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ9" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="AK9" t="s">
-        <v>517</v>
+        <v>518</v>
+      </c>
+      <c r="AP9" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="10" spans="1:41">
+    <row r="10" spans="1:42">
       <c r="A10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B10" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C10" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D10" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E10" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F10" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="G10" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="H10">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="I10">
-        <v>163000</v>
+        <v>306300</v>
       </c>
       <c r="J10" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K10">
-        <v>65200</v>
+        <v>153150</v>
       </c>
       <c r="L10" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="M10" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="N10">
         <v>146</v>
       </c>
       <c r="O10" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="R10" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="S10" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="T10" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="U10" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="V10" t="s">
-        <v>407</v>
+        <v>398</v>
       </c>
       <c r="W10" t="s">
         <v>410</v>
       </c>
       <c r="X10" t="s">
         <v>412</v>
       </c>
       <c r="Y10" t="s">
         <v>414</v>
       </c>
       <c r="AA10" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="AB10" t="s">
         <v>427</v>
       </c>
       <c r="AE10" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH10" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ10" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="AK10" t="s">
-        <v>518</v>
+        <v>519</v>
+      </c>
+      <c r="AP10" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="11" spans="1:41">
+    <row r="11" spans="1:42">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C11" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D11" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E11" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F11" t="s">
         <v>292</v>
       </c>
       <c r="G11" t="s">
         <v>308</v>
       </c>
       <c r="H11">
         <v>40</v>
       </c>
       <c r="I11">
         <v>750000</v>
       </c>
       <c r="J11" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K11">
         <v>300000</v>
       </c>
       <c r="L11" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="M11" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="N11">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="O11" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="R11" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="S11" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="T11" t="s">
         <v>400</v>
       </c>
       <c r="U11" t="s">
         <v>400</v>
       </c>
       <c r="V11" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="W11" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="X11" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="Y11" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="AA11" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="AB11" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AE11" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH11" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI11" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ11" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="AK11" t="s">
-        <v>519</v>
+        <v>520</v>
+      </c>
+      <c r="AP11" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="12" spans="1:41">
+    <row r="12" spans="1:42">
       <c r="A12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B12" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C12" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D12" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E12" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F12" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="G12" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="H12">
         <v>40</v>
       </c>
       <c r="I12">
         <v>468200</v>
       </c>
       <c r="J12" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K12">
         <v>187280</v>
       </c>
       <c r="L12" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="M12" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="N12">
         <v>151</v>
       </c>
       <c r="O12" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="R12" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="S12" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="T12" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="U12" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="V12" t="s">
         <v>407</v>
       </c>
       <c r="W12" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="X12" t="s">
         <v>412</v>
       </c>
       <c r="Y12" t="s">
         <v>414</v>
       </c>
       <c r="AA12" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="AB12" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AE12" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH12" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI12" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ12" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="AK12" t="s">
-        <v>520</v>
+        <v>521</v>
+      </c>
+      <c r="AP12" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="13" spans="1:41">
+    <row r="13" spans="1:42">
       <c r="A13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B13" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C13" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D13" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E13" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F13" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="G13" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="H13">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="I13">
-        <v>210000</v>
+        <v>264400</v>
       </c>
       <c r="J13" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K13">
-        <v>147000</v>
+        <v>105760</v>
       </c>
       <c r="L13" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="M13" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="N13">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="O13" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="R13" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="S13" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="T13" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="U13" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="V13" t="s">
         <v>407</v>
       </c>
       <c r="W13" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="X13" t="s">
         <v>412</v>
       </c>
       <c r="Y13" t="s">
         <v>414</v>
       </c>
       <c r="AA13" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="AB13" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AE13" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH13" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI13" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ13" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="AK13" t="s">
-        <v>521</v>
+        <v>522</v>
+      </c>
+      <c r="AP13" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="14" spans="1:41">
+    <row r="14" spans="1:42">
       <c r="A14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C14" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D14" t="s">
-        <v>260</v>
+        <v>198</v>
       </c>
       <c r="E14" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F14" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="G14" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="H14">
         <v>50</v>
       </c>
       <c r="I14">
-        <v>964100</v>
+        <v>167400</v>
       </c>
       <c r="J14" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K14">
-        <v>482050</v>
+        <v>83700</v>
       </c>
       <c r="L14" t="s">
-        <v>324</v>
+        <v>315</v>
       </c>
       <c r="M14" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="N14">
         <v>146</v>
       </c>
       <c r="O14" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="R14" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="S14" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="T14" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="U14" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="V14" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="W14" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="X14" t="s">
         <v>412</v>
       </c>
       <c r="Y14" t="s">
         <v>414</v>
       </c>
       <c r="AA14" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="AB14" t="s">
         <v>427</v>
       </c>
       <c r="AE14" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH14" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI14" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ14" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="AK14" t="s">
-        <v>522</v>
+        <v>523</v>
+      </c>
+      <c r="AP14" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="15" spans="1:41">
+    <row r="15" spans="1:42">
       <c r="A15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B15" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C15" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D15" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E15" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F15" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="G15" t="s">
         <v>303</v>
       </c>
       <c r="H15">
         <v>40</v>
       </c>
       <c r="I15">
-        <v>1170099.49</v>
+        <v>71300</v>
       </c>
       <c r="J15" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K15">
-        <v>468039.8</v>
+        <v>28520</v>
       </c>
       <c r="L15" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="M15" t="s">
         <v>350</v>
       </c>
       <c r="N15">
-        <v>29</v>
+        <v>146</v>
       </c>
       <c r="O15" t="s">
-        <v>370</v>
+        <v>362</v>
       </c>
       <c r="R15" t="s">
         <v>387</v>
       </c>
       <c r="S15" t="s">
         <v>391</v>
       </c>
       <c r="T15" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="U15" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="V15" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="W15" t="s">
         <v>409</v>
       </c>
       <c r="X15" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="Y15" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="AA15" t="s">
         <v>416</v>
       </c>
       <c r="AB15" t="s">
-        <v>285</v>
+        <v>427</v>
       </c>
       <c r="AE15" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH15" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI15" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ15" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="AK15" t="s">
-        <v>523</v>
+        <v>524</v>
+      </c>
+      <c r="AP15" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="16" spans="1:41">
+    <row r="16" spans="1:42">
       <c r="A16" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B16" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C16" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D16" t="s">
-        <v>199</v>
+        <v>261</v>
       </c>
       <c r="E16" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F16" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="G16" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="H16">
         <v>40</v>
       </c>
       <c r="I16">
-        <v>246200</v>
+        <v>224800</v>
       </c>
       <c r="J16" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K16">
-        <v>98480</v>
+        <v>89920</v>
       </c>
       <c r="L16" t="s">
         <v>325</v>
       </c>
       <c r="M16" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="N16">
-        <v>134</v>
+        <v>153</v>
       </c>
       <c r="O16" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="R16" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="S16" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="T16" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="U16" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="V16" t="s">
         <v>407</v>
       </c>
       <c r="W16" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="X16" t="s">
         <v>412</v>
       </c>
       <c r="Y16" t="s">
         <v>414</v>
       </c>
       <c r="AA16" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="AB16" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AE16" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH16" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI16" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ16" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="AK16" t="s">
-        <v>524</v>
+        <v>525</v>
+      </c>
+      <c r="AP16" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="17" spans="1:37">
+    <row r="17" spans="1:42">
       <c r="A17" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B17" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C17" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D17" t="s">
-        <v>200</v>
+        <v>262</v>
       </c>
       <c r="E17" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F17" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="G17" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="H17">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="I17">
-        <v>81900</v>
+        <v>1100000</v>
       </c>
       <c r="J17" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K17">
-        <v>32760</v>
+        <v>550000</v>
       </c>
       <c r="L17" t="s">
         <v>326</v>
       </c>
       <c r="M17" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="N17">
-        <v>153</v>
+        <v>41</v>
       </c>
       <c r="O17" t="s">
-        <v>365</v>
+        <v>372</v>
       </c>
       <c r="R17" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="S17" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="T17" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="U17" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="V17" t="s">
-        <v>407</v>
+        <v>398</v>
       </c>
       <c r="W17" t="s">
         <v>410</v>
       </c>
       <c r="X17" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="Y17" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="AA17" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="AB17" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="AE17" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH17" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI17" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ17" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="AK17" t="s">
-        <v>525</v>
+        <v>526</v>
+      </c>
+      <c r="AP17" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="18" spans="1:37">
+    <row r="18" spans="1:42">
       <c r="A18" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B18" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C18" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D18" t="s">
-        <v>261</v>
+        <v>202</v>
       </c>
       <c r="E18" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F18" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="G18" t="s">
         <v>305</v>
       </c>
       <c r="H18">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="I18">
-        <v>247200</v>
+        <v>343700</v>
       </c>
       <c r="J18" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K18">
-        <v>123600</v>
+        <v>137480</v>
       </c>
       <c r="L18" t="s">
-        <v>327</v>
+        <v>319</v>
       </c>
       <c r="M18" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="N18">
-        <v>146</v>
+        <v>134</v>
       </c>
       <c r="O18" t="s">
-        <v>363</v>
+        <v>371</v>
       </c>
       <c r="R18" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="S18" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="T18" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
       <c r="U18" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
       <c r="V18" t="s">
-        <v>394</v>
+        <v>407</v>
       </c>
       <c r="W18" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="X18" t="s">
         <v>412</v>
       </c>
       <c r="Y18" t="s">
         <v>414</v>
       </c>
       <c r="AA18" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="AB18" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AE18" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH18" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI18" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ18" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="AK18" t="s">
-        <v>526</v>
+        <v>527</v>
+      </c>
+      <c r="AP18" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="19" spans="1:37">
+    <row r="19" spans="1:42">
       <c r="A19" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B19" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C19" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D19" t="s">
-        <v>202</v>
+        <v>263</v>
       </c>
       <c r="E19" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F19" t="s">
         <v>289</v>
       </c>
       <c r="G19" t="s">
         <v>305</v>
       </c>
       <c r="H19">
         <v>40</v>
       </c>
       <c r="I19">
-        <v>216600</v>
+        <v>194700</v>
       </c>
       <c r="J19" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K19">
-        <v>86640</v>
+        <v>77880</v>
       </c>
       <c r="L19" t="s">
-        <v>316</v>
+        <v>327</v>
       </c>
       <c r="M19" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="N19">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="O19" t="s">
-        <v>372</v>
+        <v>365</v>
       </c>
       <c r="R19" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="S19" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="T19" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="U19" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="V19" t="s">
         <v>407</v>
       </c>
       <c r="W19" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="X19" t="s">
         <v>412</v>
       </c>
       <c r="Y19" t="s">
         <v>414</v>
       </c>
       <c r="AA19" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="AB19" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="AE19" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH19" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI19" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ19" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="AK19" t="s">
-        <v>527</v>
+        <v>528</v>
+      </c>
+      <c r="AP19" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="20" spans="1:37">
+    <row r="20" spans="1:42">
       <c r="A20" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B20" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C20" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D20" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="E20" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F20" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="G20" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="H20">
         <v>40</v>
       </c>
       <c r="I20">
-        <v>2000000</v>
+        <v>232700</v>
       </c>
       <c r="J20" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K20">
-        <v>800000</v>
+        <v>93080</v>
       </c>
       <c r="L20" t="s">
         <v>328</v>
       </c>
       <c r="M20" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="N20">
-        <v>46</v>
+        <v>153</v>
       </c>
       <c r="O20" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="R20" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="S20" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="T20" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="U20" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="V20" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="W20" t="s">
         <v>409</v>
       </c>
       <c r="X20" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="Y20" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="AA20" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="AB20" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AE20" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH20" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI20" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ20" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="AK20" t="s">
-        <v>528</v>
+        <v>529</v>
+      </c>
+      <c r="AP20" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="21" spans="1:37">
+    <row r="21" spans="1:42">
       <c r="A21" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B21" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C21" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D21" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E21" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F21" t="s">
-        <v>287</v>
+        <v>294</v>
       </c>
       <c r="G21" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="H21">
         <v>40</v>
       </c>
       <c r="I21">
-        <v>183000</v>
+        <v>6495319.19</v>
       </c>
       <c r="J21" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K21">
-        <v>73200</v>
+        <v>2598127.68</v>
       </c>
       <c r="L21" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="M21" t="s">
         <v>353</v>
       </c>
       <c r="N21">
-        <v>153</v>
+        <v>29</v>
       </c>
       <c r="O21" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="R21" t="s">
         <v>389</v>
       </c>
       <c r="S21" t="s">
         <v>393</v>
       </c>
       <c r="T21" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="U21" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="V21" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="W21" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="X21" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="Y21" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="AA21" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="AB21" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AE21" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH21" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI21" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ21" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="AK21" t="s">
-        <v>529</v>
+        <v>530</v>
+      </c>
+      <c r="AP21" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="22" spans="1:37">
+    <row r="22" spans="1:42">
       <c r="A22" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C22" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D22" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E22" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F22" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="G22" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="H22">
         <v>40</v>
       </c>
       <c r="I22">
-        <v>2006977.82</v>
+        <v>325000</v>
       </c>
       <c r="J22" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K22">
-        <v>802791.13</v>
+        <v>130000</v>
       </c>
       <c r="L22" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="M22" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="N22">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="O22" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="R22" t="s">
         <v>387</v>
       </c>
       <c r="S22" t="s">
         <v>391</v>
       </c>
       <c r="T22" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="U22" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="V22" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="W22" t="s">
         <v>409</v>
       </c>
       <c r="X22" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="Y22" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="AA22" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="AB22" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AE22" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH22" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI22" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ22" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="AK22" t="s">
-        <v>530</v>
+        <v>531</v>
+      </c>
+      <c r="AP22" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="23" spans="1:37">
+    <row r="23" spans="1:42">
       <c r="A23" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B23" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C23" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D23" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E23" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F23" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="G23" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="H23">
         <v>40</v>
       </c>
       <c r="I23">
-        <v>150700</v>
+        <v>183500</v>
       </c>
       <c r="J23" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K23">
-        <v>60280</v>
+        <v>73400</v>
       </c>
       <c r="L23" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="M23" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="N23">
-        <v>134</v>
+        <v>154</v>
       </c>
       <c r="O23" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="R23" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="S23" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="T23" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="U23" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="V23" t="s">
         <v>407</v>
       </c>
       <c r="W23" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="X23" t="s">
         <v>412</v>
       </c>
       <c r="Y23" t="s">
         <v>414</v>
       </c>
       <c r="AA23" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="AB23" t="s">
-        <v>285</v>
+        <v>432</v>
       </c>
       <c r="AE23" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH23" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI23" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ23" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="AK23" t="s">
-        <v>531</v>
+        <v>532</v>
+      </c>
+      <c r="AP23" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="24" spans="1:37">
+    <row r="24" spans="1:42">
       <c r="A24" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B24" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C24" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D24" t="s">
-        <v>263</v>
+        <v>208</v>
       </c>
       <c r="E24" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F24" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="G24" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="H24">
         <v>40</v>
       </c>
       <c r="I24">
-        <v>67500</v>
+        <v>1118900</v>
       </c>
       <c r="J24" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K24">
-        <v>27000</v>
+        <v>447560</v>
       </c>
       <c r="L24" t="s">
-        <v>330</v>
+        <v>319</v>
       </c>
       <c r="M24" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="N24">
-        <v>163</v>
+        <v>134</v>
       </c>
       <c r="O24" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="R24" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="S24" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="T24" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="U24" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="V24" t="s">
         <v>407</v>
       </c>
       <c r="W24" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="X24" t="s">
         <v>412</v>
       </c>
       <c r="Y24" t="s">
         <v>414</v>
       </c>
       <c r="AA24" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="AB24" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AE24" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH24" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI24" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ24" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="AK24" t="s">
-        <v>532</v>
+        <v>533</v>
+      </c>
+      <c r="AP24" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="25" spans="1:37">
+    <row r="25" spans="1:42">
       <c r="A25" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B25" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C25" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D25" t="s">
-        <v>264</v>
+        <v>209</v>
       </c>
       <c r="E25" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F25" t="s">
         <v>288</v>
       </c>
       <c r="G25" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="H25">
         <v>40</v>
       </c>
       <c r="I25">
-        <v>655900</v>
+        <v>180600</v>
       </c>
       <c r="J25" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K25">
-        <v>262360</v>
+        <v>72240</v>
       </c>
       <c r="L25" t="s">
-        <v>324</v>
+        <v>316</v>
       </c>
       <c r="M25" t="s">
         <v>351</v>
       </c>
       <c r="N25">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="O25" t="s">
         <v>374</v>
       </c>
       <c r="R25" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="S25" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="T25" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="U25" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="V25" t="s">
         <v>407</v>
       </c>
       <c r="W25" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="X25" t="s">
         <v>412</v>
       </c>
       <c r="Y25" t="s">
         <v>414</v>
       </c>
       <c r="AA25" t="s">
         <v>417</v>
       </c>
       <c r="AB25" t="s">
-        <v>427</v>
+        <v>286</v>
       </c>
       <c r="AE25" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH25" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI25" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ25" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="AK25" t="s">
-        <v>533</v>
+        <v>534</v>
+      </c>
+      <c r="AP25" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="26" spans="1:37">
+    <row r="26" spans="1:42">
       <c r="A26" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B26" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C26" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D26" t="s">
         <v>265</v>
       </c>
       <c r="E26" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F26" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="G26" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="H26">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="I26">
-        <v>658700</v>
+        <v>939300</v>
       </c>
       <c r="J26" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K26">
-        <v>329350</v>
+        <v>375720</v>
       </c>
       <c r="L26" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="M26" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="N26">
         <v>146</v>
       </c>
       <c r="O26" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="R26" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="S26" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="T26" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="U26" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="V26" t="s">
-        <v>394</v>
+        <v>407</v>
       </c>
       <c r="W26" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="X26" t="s">
         <v>412</v>
       </c>
       <c r="Y26" t="s">
         <v>414</v>
       </c>
       <c r="AA26" t="s">
         <v>416</v>
       </c>
       <c r="AB26" t="s">
-        <v>285</v>
+        <v>427</v>
       </c>
       <c r="AE26" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH26" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI26" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ26" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="AK26" t="s">
-        <v>534</v>
+        <v>535</v>
+      </c>
+      <c r="AP26" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="27" spans="1:37">
+    <row r="27" spans="1:42">
       <c r="A27" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B27" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C27" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D27" t="s">
         <v>266</v>
       </c>
       <c r="E27" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F27" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="G27" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="H27">
         <v>40</v>
       </c>
       <c r="I27">
-        <v>3750000</v>
+        <v>655900</v>
       </c>
       <c r="J27" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K27">
-        <v>1500000</v>
+        <v>262360</v>
       </c>
       <c r="L27" t="s">
         <v>331</v>
       </c>
       <c r="M27" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="N27">
-        <v>45</v>
+        <v>140</v>
       </c>
       <c r="O27" t="s">
         <v>375</v>
       </c>
       <c r="R27" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="S27" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="T27" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="U27" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="V27" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="W27" t="s">
         <v>409</v>
       </c>
       <c r="X27" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="Y27" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="AA27" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="AB27" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="AE27" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH27" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI27" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ27" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="AK27" t="s">
-        <v>535</v>
+        <v>536</v>
+      </c>
+      <c r="AP27" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="28" spans="1:37">
+    <row r="28" spans="1:42">
       <c r="A28" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B28" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C28" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D28" t="s">
-        <v>267</v>
+        <v>212</v>
       </c>
       <c r="E28" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F28" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="G28" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="H28">
         <v>40</v>
       </c>
       <c r="I28">
-        <v>112000</v>
+        <v>2000000</v>
       </c>
       <c r="J28" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K28">
-        <v>44800</v>
+        <v>800000</v>
       </c>
       <c r="L28" t="s">
         <v>332</v>
       </c>
       <c r="M28" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="N28">
-        <v>153</v>
+        <v>24</v>
       </c>
       <c r="O28" t="s">
-        <v>365</v>
+        <v>376</v>
       </c>
       <c r="R28" t="s">
         <v>389</v>
       </c>
       <c r="S28" t="s">
         <v>393</v>
       </c>
       <c r="T28" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="U28" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="V28" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="W28" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="X28" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="Y28" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="AA28" t="s">
         <v>417</v>
       </c>
       <c r="AB28" t="s">
-        <v>427</v>
+        <v>286</v>
       </c>
       <c r="AE28" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH28" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI28" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ28" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="AK28" t="s">
-        <v>536</v>
+        <v>537</v>
+      </c>
+      <c r="AP28" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="29" spans="1:37">
+    <row r="29" spans="1:42">
       <c r="A29" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B29" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C29" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D29" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E29" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F29" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="G29" t="s">
-        <v>302</v>
+        <v>311</v>
       </c>
       <c r="H29">
-        <v>40</v>
+        <v>14.98</v>
       </c>
       <c r="I29">
-        <v>232700</v>
+        <v>6676437.27</v>
       </c>
       <c r="J29" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K29">
-        <v>93080</v>
+        <v>1000000</v>
       </c>
       <c r="L29" t="s">
         <v>333</v>
       </c>
       <c r="M29" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="N29">
-        <v>153</v>
+        <v>46</v>
       </c>
       <c r="O29" t="s">
-        <v>365</v>
+        <v>377</v>
       </c>
       <c r="R29" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="S29" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="T29" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
       <c r="U29" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
       <c r="V29" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="W29" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="X29" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="Y29" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="AA29" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="AB29" t="s">
-        <v>285</v>
+        <v>428</v>
       </c>
       <c r="AE29" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH29" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI29" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ29" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="AK29" t="s">
-        <v>537</v>
+        <v>538</v>
+      </c>
+      <c r="AP29" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="30" spans="1:37">
+    <row r="30" spans="1:42">
       <c r="A30" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B30" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C30" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D30" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="E30" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F30" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="G30" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="H30">
         <v>40</v>
       </c>
       <c r="I30">
-        <v>224800</v>
+        <v>112000</v>
       </c>
       <c r="J30" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K30">
-        <v>89920</v>
+        <v>44800</v>
       </c>
       <c r="L30" t="s">
         <v>334</v>
       </c>
       <c r="M30" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="N30">
         <v>153</v>
       </c>
       <c r="O30" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="R30" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="S30" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="T30" t="s">
         <v>397</v>
       </c>
       <c r="U30" t="s">
         <v>397</v>
       </c>
       <c r="V30" t="s">
         <v>407</v>
       </c>
       <c r="W30" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="X30" t="s">
         <v>412</v>
       </c>
       <c r="Y30" t="s">
         <v>414</v>
       </c>
       <c r="AA30" t="s">
         <v>416</v>
       </c>
       <c r="AB30" t="s">
-        <v>285</v>
+        <v>427</v>
       </c>
       <c r="AE30" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH30" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI30" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ30" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="AK30" t="s">
-        <v>538</v>
+        <v>539</v>
+      </c>
+      <c r="AP30" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="31" spans="1:37">
+    <row r="31" spans="1:42">
       <c r="A31" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B31" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C31" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D31" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E31" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F31" t="s">
         <v>287</v>
       </c>
       <c r="G31" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="H31">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="I31">
-        <v>270000</v>
+        <v>249200</v>
       </c>
       <c r="J31" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K31">
-        <v>189000</v>
+        <v>99680</v>
       </c>
       <c r="L31" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="M31" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="N31">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="O31" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="R31" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="S31" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="T31" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="U31" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="V31" t="s">
         <v>407</v>
       </c>
       <c r="W31" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="X31" t="s">
         <v>412</v>
       </c>
       <c r="Y31" t="s">
         <v>414</v>
       </c>
       <c r="AA31" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="AB31" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AE31" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH31" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI31" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ31" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="AK31" t="s">
-        <v>539</v>
+        <v>540</v>
+      </c>
+      <c r="AP31" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="32" spans="1:37">
+    <row r="32" spans="1:42">
       <c r="A32" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B32" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C32" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D32" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E32" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F32" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="G32" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="H32">
         <v>40</v>
       </c>
       <c r="I32">
-        <v>590900</v>
+        <v>183000</v>
       </c>
       <c r="J32" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K32">
-        <v>236360</v>
+        <v>73200</v>
       </c>
       <c r="L32" t="s">
         <v>316</v>
       </c>
       <c r="M32" t="s">
         <v>351</v>
       </c>
       <c r="N32">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="O32" t="s">
         <v>368</v>
       </c>
       <c r="R32" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="S32" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="T32" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="U32" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="V32" t="s">
         <v>407</v>
       </c>
       <c r="W32" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="X32" t="s">
         <v>412</v>
       </c>
       <c r="Y32" t="s">
         <v>414</v>
       </c>
       <c r="AA32" t="s">
         <v>417</v>
       </c>
       <c r="AB32" t="s">
-        <v>427</v>
+        <v>286</v>
       </c>
       <c r="AE32" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH32" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI32" t="s">
+        <v>438</v>
+      </c>
+      <c r="AJ32" t="s">
+        <v>469</v>
+      </c>
+      <c r="AK32" t="s">
+        <v>541</v>
+      </c>
+      <c r="AP32" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="33" spans="1:42">
+      <c r="A33" t="s">
+        <v>73</v>
+      </c>
+      <c r="B33" t="s">
+        <v>145</v>
+      </c>
+      <c r="C33" t="s">
+        <v>217</v>
+      </c>
+      <c r="D33" t="s">
+        <v>269</v>
+      </c>
+      <c r="E33" t="s">
+        <v>286</v>
+      </c>
+      <c r="F33" t="s">
+        <v>297</v>
+      </c>
+      <c r="G33" t="s">
+        <v>312</v>
+      </c>
+      <c r="H33">
+        <v>50</v>
+      </c>
+      <c r="I33">
+        <v>3956000</v>
+      </c>
+      <c r="J33" t="s">
+        <v>314</v>
+      </c>
+      <c r="K33">
+        <v>1978000</v>
+      </c>
+      <c r="L33" t="s">
+        <v>335</v>
+      </c>
+      <c r="M33" t="s">
+        <v>355</v>
+      </c>
+      <c r="N33">
+        <v>52</v>
+      </c>
+      <c r="O33" t="s">
+        <v>378</v>
+      </c>
+      <c r="R33" t="s">
+        <v>388</v>
+      </c>
+      <c r="S33" t="s">
+        <v>392</v>
+      </c>
+      <c r="T33" t="s">
+        <v>398</v>
+      </c>
+      <c r="U33" t="s">
+        <v>398</v>
+      </c>
+      <c r="V33" t="s">
+        <v>398</v>
+      </c>
+      <c r="W33" t="s">
+        <v>410</v>
+      </c>
+      <c r="X33" t="s">
+        <v>413</v>
+      </c>
+      <c r="Y33" t="s">
+        <v>415</v>
+      </c>
+      <c r="AA33" t="s">
+        <v>420</v>
+      </c>
+      <c r="AB33" t="s">
+        <v>430</v>
+      </c>
+      <c r="AE33" t="s">
+        <v>286</v>
+      </c>
+      <c r="AH33" t="s">
         <v>437</v>
       </c>
-      <c r="AJ32" t="s">
-[...3 lines deleted...]
-        <v>540</v>
+      <c r="AI33" t="s">
+        <v>438</v>
+      </c>
+      <c r="AJ33" t="s">
+        <v>470</v>
+      </c>
+      <c r="AK33" t="s">
+        <v>542</v>
+      </c>
+      <c r="AP33" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="33" spans="1:37">
-[...91 lines deleted...]
-    <row r="34" spans="1:37">
+    <row r="34" spans="1:42">
       <c r="A34" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B34" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C34" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D34" t="s">
-        <v>270</v>
+        <v>218</v>
       </c>
       <c r="E34" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F34" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="G34" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="H34">
         <v>40</v>
       </c>
       <c r="I34">
-        <v>107000</v>
+        <v>2006977.82</v>
       </c>
       <c r="J34" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K34">
-        <v>42800</v>
+        <v>802791.13</v>
       </c>
       <c r="L34" t="s">
-        <v>333</v>
+        <v>323</v>
       </c>
       <c r="M34" t="s">
         <v>353</v>
       </c>
       <c r="N34">
-        <v>153</v>
+        <v>12</v>
       </c>
       <c r="O34" t="s">
-        <v>365</v>
+        <v>379</v>
       </c>
       <c r="R34" t="s">
         <v>389</v>
       </c>
       <c r="S34" t="s">
         <v>393</v>
       </c>
       <c r="T34" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="U34" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="V34" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="W34" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="X34" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="Y34" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="AA34" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="AB34" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AE34" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH34" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI34" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ34" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="AK34" t="s">
-        <v>542</v>
+        <v>543</v>
+      </c>
+      <c r="AP34" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="35" spans="1:37">
+    <row r="35" spans="1:42">
       <c r="A35" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B35" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C35" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D35" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E35" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F35" t="s">
         <v>289</v>
       </c>
       <c r="G35" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="H35">
         <v>40</v>
       </c>
       <c r="I35">
-        <v>249200</v>
+        <v>1170099.49</v>
       </c>
       <c r="J35" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K35">
-        <v>99680</v>
+        <v>468039.8</v>
       </c>
       <c r="L35" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="M35" t="s">
         <v>353</v>
       </c>
       <c r="N35">
-        <v>134</v>
+        <v>29</v>
       </c>
       <c r="O35" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="R35" t="s">
         <v>389</v>
       </c>
       <c r="S35" t="s">
         <v>393</v>
       </c>
       <c r="T35" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="U35" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="V35" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="W35" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="X35" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="Y35" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="AA35" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="AB35" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AE35" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH35" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI35" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ35" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="AK35" t="s">
-        <v>543</v>
+        <v>544</v>
+      </c>
+      <c r="AP35" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="36" spans="1:37">
+    <row r="36" spans="1:42">
       <c r="A36" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B36" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C36" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D36" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E36" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F36" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="G36" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="H36">
         <v>40</v>
       </c>
       <c r="I36">
-        <v>180600</v>
+        <v>246200</v>
       </c>
       <c r="J36" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K36">
-        <v>72240</v>
+        <v>98480</v>
       </c>
       <c r="L36" t="s">
-        <v>323</v>
+        <v>336</v>
       </c>
       <c r="M36" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="N36">
-        <v>145</v>
+        <v>134</v>
       </c>
       <c r="O36" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="R36" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="S36" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="T36" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="U36" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="V36" t="s">
         <v>407</v>
       </c>
       <c r="W36" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="X36" t="s">
         <v>412</v>
       </c>
       <c r="Y36" t="s">
         <v>414</v>
       </c>
       <c r="AA36" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="AB36" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AE36" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH36" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI36" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ36" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="AK36" t="s">
-        <v>544</v>
+        <v>545</v>
+      </c>
+      <c r="AP36" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="37" spans="1:37">
+    <row r="37" spans="1:42">
       <c r="A37" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B37" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C37" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D37" t="s">
-        <v>271</v>
+        <v>221</v>
       </c>
       <c r="E37" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F37" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="G37" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="H37">
         <v>40</v>
       </c>
       <c r="I37">
-        <v>222800</v>
+        <v>590900</v>
       </c>
       <c r="J37" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K37">
-        <v>89120</v>
+        <v>236360</v>
       </c>
       <c r="L37" t="s">
-        <v>335</v>
+        <v>315</v>
       </c>
       <c r="M37" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="N37">
-        <v>140</v>
+        <v>151</v>
       </c>
       <c r="O37" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="R37" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="S37" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="T37" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="U37" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="V37" t="s">
         <v>407</v>
       </c>
       <c r="W37" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="X37" t="s">
         <v>412</v>
       </c>
       <c r="Y37" t="s">
         <v>414</v>
       </c>
       <c r="AA37" t="s">
         <v>416</v>
       </c>
       <c r="AB37" t="s">
-        <v>285</v>
+        <v>427</v>
       </c>
       <c r="AE37" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH37" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI37" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ37" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="AK37" t="s">
-        <v>545</v>
+        <v>546</v>
+      </c>
+      <c r="AP37" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="38" spans="1:37">
+    <row r="38" spans="1:42">
       <c r="A38" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B38" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C38" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D38" t="s">
-        <v>221</v>
+        <v>270</v>
       </c>
       <c r="E38" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F38" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="G38" t="s">
         <v>307</v>
       </c>
       <c r="H38">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="I38">
-        <v>183000</v>
+        <v>964100</v>
       </c>
       <c r="J38" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K38">
-        <v>73200</v>
+        <v>482050</v>
       </c>
       <c r="L38" t="s">
-        <v>323</v>
+        <v>331</v>
       </c>
       <c r="M38" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="N38">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="O38" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="R38" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="S38" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="T38" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="U38" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="V38" t="s">
-        <v>407</v>
+        <v>398</v>
       </c>
       <c r="W38" t="s">
         <v>410</v>
       </c>
       <c r="X38" t="s">
         <v>412</v>
       </c>
       <c r="Y38" t="s">
         <v>414</v>
       </c>
       <c r="AA38" t="s">
         <v>416</v>
       </c>
       <c r="AB38" t="s">
-        <v>285</v>
+        <v>427</v>
       </c>
       <c r="AE38" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH38" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI38" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ38" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="AK38" t="s">
-        <v>546</v>
+        <v>547</v>
+      </c>
+      <c r="AP38" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="39" spans="1:37">
+    <row r="39" spans="1:42">
       <c r="A39" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B39" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C39" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D39" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E39" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F39" t="s">
-        <v>296</v>
+        <v>288</v>
       </c>
       <c r="G39" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="H39">
         <v>40</v>
       </c>
       <c r="I39">
-        <v>2000000</v>
+        <v>779300</v>
       </c>
       <c r="J39" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K39">
-        <v>800000</v>
+        <v>311720</v>
       </c>
       <c r="L39" t="s">
-        <v>319</v>
+        <v>337</v>
       </c>
       <c r="M39" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="N39">
-        <v>24</v>
+        <v>153</v>
       </c>
       <c r="O39" t="s">
-        <v>377</v>
+        <v>368</v>
       </c>
       <c r="R39" t="s">
         <v>387</v>
       </c>
       <c r="S39" t="s">
         <v>391</v>
       </c>
       <c r="T39" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="U39" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="V39" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="W39" t="s">
         <v>409</v>
       </c>
       <c r="X39" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="Y39" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="AA39" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="AB39" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AE39" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH39" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI39" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ39" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="AK39" t="s">
-        <v>547</v>
+        <v>548</v>
+      </c>
+      <c r="AP39" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="40" spans="1:37">
+    <row r="40" spans="1:42">
       <c r="A40" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B40" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C40" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D40" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E40" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F40" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="G40" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="H40">
         <v>40</v>
       </c>
       <c r="I40">
-        <v>343700</v>
+        <v>208300</v>
       </c>
       <c r="J40" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K40">
-        <v>137480</v>
+        <v>83320</v>
       </c>
       <c r="L40" t="s">
-        <v>329</v>
+        <v>316</v>
       </c>
       <c r="M40" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="N40">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="O40" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="R40" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="S40" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="T40" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="U40" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="V40" t="s">
         <v>407</v>
       </c>
       <c r="W40" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="X40" t="s">
         <v>412</v>
       </c>
       <c r="Y40" t="s">
         <v>414</v>
       </c>
       <c r="AA40" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="AB40" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AE40" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH40" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI40" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ40" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="AK40" t="s">
-        <v>548</v>
+        <v>549</v>
+      </c>
+      <c r="AP40" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="41" spans="1:37">
+    <row r="41" spans="1:42">
       <c r="A41" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B41" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C41" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="E41" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F41" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="G41" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="H41">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="I41">
-        <v>194700</v>
+        <v>247200</v>
       </c>
       <c r="J41" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K41">
-        <v>77880</v>
+        <v>123600</v>
       </c>
       <c r="L41" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="M41" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="N41">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="O41" t="s">
-        <v>378</v>
+        <v>362</v>
       </c>
       <c r="R41" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="S41" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="T41" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="U41" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="V41" t="s">
-        <v>407</v>
+        <v>398</v>
       </c>
       <c r="W41" t="s">
         <v>410</v>
       </c>
       <c r="X41" t="s">
         <v>412</v>
       </c>
       <c r="Y41" t="s">
         <v>414</v>
       </c>
       <c r="AA41" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="AB41" t="s">
-        <v>431</v>
+        <v>286</v>
       </c>
       <c r="AE41" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH41" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI41" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ41" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="AK41" t="s">
-        <v>549</v>
+        <v>550</v>
+      </c>
+      <c r="AP41" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="42" spans="1:37">
+    <row r="42" spans="1:42">
       <c r="A42" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B42" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C42" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D42" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E42" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F42" t="s">
         <v>292</v>
       </c>
       <c r="G42" t="s">
         <v>308</v>
       </c>
       <c r="H42">
         <v>40</v>
       </c>
       <c r="I42">
         <v>750000</v>
       </c>
       <c r="J42" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K42">
         <v>300000</v>
       </c>
       <c r="L42" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="M42" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="N42">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="O42" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="R42" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="S42" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="T42" t="s">
         <v>400</v>
       </c>
       <c r="U42" t="s">
         <v>400</v>
       </c>
       <c r="V42" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="W42" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="X42" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="Y42" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="AA42" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="AB42" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AE42" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH42" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI42" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ42" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="AK42" t="s">
-        <v>550</v>
+        <v>551</v>
+      </c>
+      <c r="AP42" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="43" spans="1:37">
+    <row r="43" spans="1:42">
       <c r="A43" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B43" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C43" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D43" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E43" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F43" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="G43" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="H43">
         <v>40</v>
       </c>
       <c r="I43">
-        <v>264400</v>
+        <v>1725889.77</v>
       </c>
       <c r="J43" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K43">
-        <v>105760</v>
+        <v>690355.91</v>
       </c>
       <c r="L43" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="M43" t="s">
         <v>353</v>
       </c>
       <c r="N43">
-        <v>134</v>
+        <v>29</v>
       </c>
       <c r="O43" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="R43" t="s">
         <v>389</v>
       </c>
       <c r="S43" t="s">
         <v>393</v>
       </c>
       <c r="T43" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="U43" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="V43" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="W43" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="X43" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="Y43" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="AA43" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="AB43" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AE43" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH43" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI43" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ43" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="AK43" t="s">
-        <v>551</v>
+        <v>552</v>
+      </c>
+      <c r="AP43" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="44" spans="1:37">
+    <row r="44" spans="1:42">
       <c r="A44" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B44" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C44" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D44" t="s">
-        <v>227</v>
+        <v>272</v>
       </c>
       <c r="E44" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F44" t="s">
         <v>289</v>
       </c>
       <c r="G44" t="s">
         <v>305</v>
       </c>
       <c r="H44">
         <v>40</v>
       </c>
       <c r="I44">
-        <v>300000</v>
+        <v>329900</v>
       </c>
       <c r="J44" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K44">
-        <v>120000</v>
+        <v>131960</v>
       </c>
       <c r="L44" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="M44" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="N44">
-        <v>154</v>
+        <v>134</v>
       </c>
       <c r="O44" t="s">
-        <v>378</v>
+        <v>371</v>
       </c>
       <c r="R44" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="S44" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="T44" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="U44" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="V44" t="s">
         <v>407</v>
       </c>
       <c r="W44" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="X44" t="s">
         <v>412</v>
       </c>
       <c r="Y44" t="s">
         <v>414</v>
       </c>
       <c r="AA44" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="AB44" t="s">
-        <v>432</v>
+        <v>286</v>
       </c>
       <c r="AE44" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH44" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI44" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ44" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="AK44" t="s">
-        <v>552</v>
+        <v>553</v>
+      </c>
+      <c r="AP44" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="45" spans="1:37">
+    <row r="45" spans="1:42">
       <c r="A45" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B45" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C45" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D45" t="s">
-        <v>228</v>
+        <v>273</v>
       </c>
       <c r="E45" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F45" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="G45" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="H45">
         <v>40</v>
       </c>
       <c r="I45">
-        <v>391200</v>
+        <v>2000000</v>
       </c>
       <c r="J45" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K45">
-        <v>156480</v>
+        <v>800000</v>
       </c>
       <c r="L45" t="s">
-        <v>329</v>
+        <v>340</v>
       </c>
       <c r="M45" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="N45">
-        <v>154</v>
+        <v>46</v>
       </c>
       <c r="O45" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="R45" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="S45" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="T45" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
       <c r="U45" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
       <c r="V45" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="W45" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="X45" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="Y45" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="AA45" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="AB45" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AE45" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH45" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI45" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ45" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="AK45" t="s">
-        <v>553</v>
+        <v>554</v>
+      </c>
+      <c r="AP45" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="46" spans="1:37">
+    <row r="46" spans="1:42">
       <c r="A46" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B46" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C46" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D46" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E46" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F46" t="s">
-        <v>297</v>
+        <v>289</v>
       </c>
       <c r="G46" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="H46">
         <v>50</v>
       </c>
       <c r="I46">
-        <v>3100000</v>
+        <v>203000</v>
       </c>
       <c r="J46" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K46">
-        <v>1550000</v>
+        <v>101500</v>
       </c>
       <c r="L46" t="s">
-        <v>338</v>
+        <v>315</v>
       </c>
       <c r="M46" t="s">
         <v>350</v>
       </c>
       <c r="N46">
-        <v>82</v>
+        <v>146</v>
       </c>
       <c r="O46" t="s">
-        <v>379</v>
+        <v>362</v>
       </c>
       <c r="R46" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="S46" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="T46" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="U46" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="V46" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="W46" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="X46" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="Y46" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="AA46" t="s">
         <v>416</v>
       </c>
       <c r="AB46" t="s">
-        <v>285</v>
+        <v>427</v>
       </c>
       <c r="AE46" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH46" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI46" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ46" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="AK46" t="s">
-        <v>554</v>
+        <v>555</v>
+      </c>
+      <c r="AP46" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="47" spans="1:37">
+    <row r="47" spans="1:42">
       <c r="A47" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B47" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C47" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D47" t="s">
-        <v>230</v>
+        <v>274</v>
       </c>
       <c r="E47" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F47" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="G47" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="H47">
         <v>40</v>
       </c>
       <c r="I47">
-        <v>337200</v>
+        <v>142000</v>
       </c>
       <c r="J47" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K47">
-        <v>134880</v>
+        <v>56800</v>
       </c>
       <c r="L47" t="s">
-        <v>339</v>
+        <v>316</v>
       </c>
       <c r="M47" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="N47">
-        <v>136</v>
+        <v>149</v>
       </c>
       <c r="O47" t="s">
         <v>380</v>
       </c>
       <c r="R47" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="S47" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="T47" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="U47" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="V47" t="s">
         <v>407</v>
       </c>
       <c r="W47" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="X47" t="s">
         <v>412</v>
       </c>
       <c r="Y47" t="s">
         <v>414</v>
       </c>
       <c r="AA47" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="AB47" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AE47" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH47" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI47" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ47" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="AK47" t="s">
-        <v>555</v>
+        <v>556</v>
+      </c>
+      <c r="AP47" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="48" spans="1:37">
+    <row r="48" spans="1:42">
       <c r="A48" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B48" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C48" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D48" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E48" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F48" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="G48" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="H48">
         <v>50</v>
       </c>
       <c r="I48">
         <v>315100</v>
       </c>
       <c r="J48" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K48">
         <v>157550</v>
       </c>
       <c r="L48" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="M48" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="N48">
         <v>146</v>
       </c>
       <c r="O48" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="R48" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="S48" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="T48" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="U48" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="V48" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="W48" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="X48" t="s">
         <v>412</v>
       </c>
       <c r="Y48" t="s">
         <v>414</v>
       </c>
       <c r="AA48" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="AB48" t="s">
         <v>427</v>
       </c>
       <c r="AE48" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH48" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI48" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ48" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="AK48" t="s">
-        <v>556</v>
+        <v>557</v>
+      </c>
+      <c r="AP48" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="49" spans="1:37">
+    <row r="49" spans="1:42">
       <c r="A49" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B49" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C49" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D49" t="s">
-        <v>273</v>
+        <v>233</v>
       </c>
       <c r="E49" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F49" t="s">
         <v>287</v>
       </c>
       <c r="G49" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="H49">
         <v>40</v>
       </c>
       <c r="I49">
-        <v>939300</v>
+        <v>216600</v>
       </c>
       <c r="J49" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K49">
-        <v>375720</v>
+        <v>86640</v>
       </c>
       <c r="L49" t="s">
-        <v>324</v>
+        <v>315</v>
       </c>
       <c r="M49" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="N49">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="O49" t="s">
-        <v>363</v>
+        <v>380</v>
       </c>
       <c r="R49" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="S49" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="T49" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="U49" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="V49" t="s">
         <v>407</v>
       </c>
       <c r="W49" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="X49" t="s">
         <v>412</v>
       </c>
       <c r="Y49" t="s">
         <v>414</v>
       </c>
       <c r="AA49" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="AB49" t="s">
         <v>427</v>
       </c>
       <c r="AE49" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH49" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI49" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ49" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="AK49" t="s">
-        <v>557</v>
+        <v>558</v>
+      </c>
+      <c r="AP49" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="50" spans="1:37">
+    <row r="50" spans="1:42">
       <c r="A50" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B50" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C50" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D50" t="s">
-        <v>274</v>
+        <v>234</v>
       </c>
       <c r="E50" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F50" t="s">
         <v>289</v>
       </c>
       <c r="G50" t="s">
         <v>305</v>
       </c>
       <c r="H50">
         <v>40</v>
       </c>
       <c r="I50">
-        <v>142000</v>
+        <v>337200</v>
       </c>
       <c r="J50" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K50">
-        <v>56800</v>
+        <v>134880</v>
       </c>
       <c r="L50" t="s">
-        <v>323</v>
+        <v>341</v>
       </c>
       <c r="M50" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="N50">
-        <v>149</v>
+        <v>136</v>
       </c>
       <c r="O50" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="R50" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="S50" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="T50" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="U50" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="V50" t="s">
         <v>407</v>
       </c>
       <c r="W50" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="X50" t="s">
         <v>412</v>
       </c>
       <c r="Y50" t="s">
         <v>414</v>
       </c>
       <c r="AA50" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="AB50" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AE50" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH50" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI50" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ50" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="AK50" t="s">
-        <v>558</v>
+        <v>559</v>
+      </c>
+      <c r="AP50" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="51" spans="1:37">
+    <row r="51" spans="1:42">
       <c r="A51" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B51" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C51" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D51" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E51" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F51" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="G51" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="H51">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="I51">
-        <v>203000</v>
+        <v>300000</v>
       </c>
       <c r="J51" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K51">
-        <v>101500</v>
+        <v>120000</v>
       </c>
       <c r="L51" t="s">
-        <v>316</v>
+        <v>342</v>
       </c>
       <c r="M51" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
       <c r="N51">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="O51" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="R51" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="S51" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="T51" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="U51" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="V51" t="s">
-        <v>394</v>
+        <v>407</v>
       </c>
       <c r="W51" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="X51" t="s">
         <v>412</v>
       </c>
       <c r="Y51" t="s">
         <v>414</v>
       </c>
       <c r="AA51" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="AB51" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="AE51" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH51" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI51" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ51" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="AK51" t="s">
-        <v>559</v>
+        <v>560</v>
+      </c>
+      <c r="AP51" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="52" spans="1:37">
+    <row r="52" spans="1:42">
       <c r="A52" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B52" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C52" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D52" t="s">
-        <v>275</v>
+        <v>236</v>
       </c>
       <c r="E52" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F52" t="s">
-        <v>298</v>
+        <v>288</v>
       </c>
       <c r="G52" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="H52">
         <v>40</v>
       </c>
       <c r="I52">
-        <v>1000000</v>
+        <v>292700</v>
       </c>
       <c r="J52" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K52">
-        <v>400000</v>
+        <v>117080</v>
       </c>
       <c r="L52" t="s">
-        <v>331</v>
+        <v>343</v>
       </c>
       <c r="M52" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="N52">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="O52" t="s">
-        <v>381</v>
+        <v>368</v>
       </c>
       <c r="R52" t="s">
         <v>387</v>
       </c>
       <c r="S52" t="s">
         <v>391</v>
       </c>
       <c r="T52" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="U52" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="V52" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="W52" t="s">
         <v>409</v>
       </c>
       <c r="X52" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="Y52" t="s">
+        <v>414</v>
+      </c>
+      <c r="AA52" t="s">
+        <v>417</v>
+      </c>
+      <c r="AB52" t="s">
+        <v>286</v>
+      </c>
+      <c r="AE52" t="s">
+        <v>286</v>
+      </c>
+      <c r="AH52" t="s">
+        <v>437</v>
+      </c>
+      <c r="AI52" t="s">
+        <v>438</v>
+      </c>
+      <c r="AJ52" t="s">
+        <v>489</v>
+      </c>
+      <c r="AK52" t="s">
+        <v>561</v>
+      </c>
+      <c r="AP52" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="53" spans="1:42">
+      <c r="A53" t="s">
+        <v>93</v>
+      </c>
+      <c r="B53" t="s">
+        <v>165</v>
+      </c>
+      <c r="C53" t="s">
+        <v>237</v>
+      </c>
+      <c r="D53" t="s">
+        <v>275</v>
+      </c>
+      <c r="E53" t="s">
+        <v>286</v>
+      </c>
+      <c r="F53" t="s">
+        <v>290</v>
+      </c>
+      <c r="G53" t="s">
+        <v>305</v>
+      </c>
+      <c r="H53">
+        <v>50</v>
+      </c>
+      <c r="I53">
+        <v>5200000</v>
+      </c>
+      <c r="J53" t="s">
+        <v>314</v>
+      </c>
+      <c r="K53">
+        <v>2600000</v>
+      </c>
+      <c r="L53" t="s">
+        <v>320</v>
+      </c>
+      <c r="M53" t="s">
+        <v>353</v>
+      </c>
+      <c r="N53">
+        <v>82</v>
+      </c>
+      <c r="O53" t="s">
+        <v>366</v>
+      </c>
+      <c r="R53" t="s">
+        <v>388</v>
+      </c>
+      <c r="S53" t="s">
+        <v>392</v>
+      </c>
+      <c r="T53" t="s">
+        <v>398</v>
+      </c>
+      <c r="U53" t="s">
+        <v>398</v>
+      </c>
+      <c r="V53" t="s">
+        <v>398</v>
+      </c>
+      <c r="W53" t="s">
+        <v>410</v>
+      </c>
+      <c r="X53" t="s">
         <v>413</v>
       </c>
-      <c r="AA52" t="s">
-[...11 lines deleted...]
-      <c r="AI52" t="s">
+      <c r="Y53" t="s">
+        <v>415</v>
+      </c>
+      <c r="AA53" t="s">
+        <v>417</v>
+      </c>
+      <c r="AB53" t="s">
+        <v>286</v>
+      </c>
+      <c r="AE53" t="s">
+        <v>286</v>
+      </c>
+      <c r="AH53" t="s">
         <v>437</v>
       </c>
-      <c r="AJ52" t="s">
-[...3 lines deleted...]
-        <v>560</v>
+      <c r="AI53" t="s">
+        <v>438</v>
+      </c>
+      <c r="AJ53" t="s">
+        <v>490</v>
+      </c>
+      <c r="AK53" t="s">
+        <v>562</v>
+      </c>
+      <c r="AP53" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="53" spans="1:37">
-[...91 lines deleted...]
-    <row r="54" spans="1:37">
+    <row r="54" spans="1:42">
       <c r="A54" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B54" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C54" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D54" t="s">
         <v>276</v>
       </c>
       <c r="E54" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F54" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="G54" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="H54">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="I54">
-        <v>329900</v>
+        <v>658700</v>
       </c>
       <c r="J54" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K54">
-        <v>131960</v>
+        <v>329350</v>
       </c>
       <c r="L54" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="M54" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="N54">
-        <v>134</v>
+        <v>146</v>
       </c>
       <c r="O54" t="s">
-        <v>371</v>
+        <v>362</v>
       </c>
       <c r="R54" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="S54" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="T54" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="U54" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="V54" t="s">
-        <v>407</v>
+        <v>398</v>
       </c>
       <c r="W54" t="s">
         <v>410</v>
       </c>
       <c r="X54" t="s">
         <v>412</v>
       </c>
       <c r="Y54" t="s">
         <v>414</v>
       </c>
       <c r="AA54" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="AB54" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AE54" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH54" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI54" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ54" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="AK54" t="s">
-        <v>562</v>
+        <v>563</v>
+      </c>
+      <c r="AP54" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="55" spans="1:37">
+    <row r="55" spans="1:42">
       <c r="A55" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B55" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C55" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D55" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E55" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F55" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G55" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="H55">
         <v>40</v>
       </c>
       <c r="I55">
-        <v>1554200</v>
+        <v>150700</v>
       </c>
       <c r="J55" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K55">
-        <v>621680</v>
+        <v>60280</v>
       </c>
       <c r="L55" t="s">
-        <v>329</v>
+        <v>319</v>
       </c>
       <c r="M55" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="N55">
         <v>134</v>
       </c>
       <c r="O55" t="s">
         <v>371</v>
       </c>
       <c r="R55" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="S55" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="T55" t="s">
         <v>401</v>
       </c>
       <c r="U55" t="s">
         <v>401</v>
       </c>
       <c r="V55" t="s">
         <v>407</v>
       </c>
       <c r="W55" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="X55" t="s">
         <v>412</v>
       </c>
       <c r="Y55" t="s">
         <v>414</v>
       </c>
       <c r="AA55" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="AB55" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AE55" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH55" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI55" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ55" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="AK55" t="s">
-        <v>563</v>
+        <v>564</v>
+      </c>
+      <c r="AP55" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="56" spans="1:37">
+    <row r="56" spans="1:42">
       <c r="A56" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B56" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C56" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D56" t="s">
         <v>277</v>
       </c>
       <c r="E56" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F56" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="G56" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="H56">
         <v>40</v>
       </c>
       <c r="I56">
-        <v>252000</v>
+        <v>1250000</v>
       </c>
       <c r="J56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K56">
-        <v>100800</v>
+        <v>500000</v>
       </c>
       <c r="L56" t="s">
-        <v>333</v>
+        <v>344</v>
       </c>
       <c r="M56" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="N56">
-        <v>153</v>
+        <v>48</v>
       </c>
       <c r="O56" t="s">
-        <v>365</v>
+        <v>381</v>
       </c>
       <c r="R56" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="S56" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="T56" t="s">
-        <v>397</v>
+        <v>405</v>
       </c>
       <c r="U56" t="s">
-        <v>397</v>
+        <v>405</v>
       </c>
       <c r="V56" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="W56" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="X56" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="Y56" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="AA56" t="s">
-        <v>416</v>
+        <v>424</v>
       </c>
       <c r="AB56" t="s">
-        <v>285</v>
+        <v>434</v>
       </c>
       <c r="AE56" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH56" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI56" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ56" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="AK56" t="s">
-        <v>564</v>
+        <v>565</v>
+      </c>
+      <c r="AP56" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="57" spans="1:37">
+    <row r="57" spans="1:42">
       <c r="A57" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B57" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C57" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D57" t="s">
-        <v>240</v>
+        <v>278</v>
       </c>
       <c r="E57" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F57" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="G57" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="H57">
         <v>40</v>
       </c>
       <c r="I57">
-        <v>292700</v>
+        <v>252000</v>
       </c>
       <c r="J57" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K57">
-        <v>117080</v>
+        <v>100800</v>
       </c>
       <c r="L57" t="s">
-        <v>341</v>
+        <v>328</v>
       </c>
       <c r="M57" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="N57">
         <v>153</v>
       </c>
       <c r="O57" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="R57" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="S57" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="T57" t="s">
         <v>397</v>
       </c>
       <c r="U57" t="s">
         <v>397</v>
       </c>
       <c r="V57" t="s">
         <v>407</v>
       </c>
       <c r="W57" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="X57" t="s">
         <v>412</v>
       </c>
       <c r="Y57" t="s">
         <v>414</v>
       </c>
       <c r="AA57" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="AB57" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AE57" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH57" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI57" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ57" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="AK57" t="s">
-        <v>565</v>
+        <v>566</v>
+      </c>
+      <c r="AP57" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="58" spans="1:37">
+    <row r="58" spans="1:42">
       <c r="A58" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B58" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C58" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D58" t="s">
-        <v>241</v>
+        <v>279</v>
       </c>
       <c r="E58" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F58" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="G58" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="H58">
         <v>40</v>
       </c>
       <c r="I58">
-        <v>667300</v>
+        <v>222800</v>
       </c>
       <c r="J58" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K58">
-        <v>266920</v>
+        <v>89120</v>
       </c>
       <c r="L58" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="M58" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="N58">
-        <v>163</v>
+        <v>140</v>
       </c>
       <c r="O58" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="R58" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="S58" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="T58" t="s">
-        <v>403</v>
+        <v>395</v>
       </c>
       <c r="U58" t="s">
-        <v>403</v>
+        <v>395</v>
       </c>
       <c r="V58" t="s">
         <v>407</v>
       </c>
       <c r="W58" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="X58" t="s">
         <v>412</v>
       </c>
       <c r="Y58" t="s">
         <v>414</v>
       </c>
       <c r="AA58" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="AB58" t="s">
-        <v>428</v>
+        <v>286</v>
       </c>
       <c r="AE58" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH58" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI58" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ58" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="AK58" t="s">
-        <v>566</v>
+        <v>567</v>
+      </c>
+      <c r="AP58" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="59" spans="1:37">
+    <row r="59" spans="1:42">
       <c r="A59" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B59" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C59" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D59" t="s">
-        <v>278</v>
+        <v>243</v>
       </c>
       <c r="E59" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F59" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="G59" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="H59">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="I59">
-        <v>1400433</v>
+        <v>183000</v>
       </c>
       <c r="J59" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K59">
-        <v>1260389.7</v>
+        <v>73200</v>
       </c>
       <c r="L59" t="s">
-        <v>343</v>
+        <v>316</v>
       </c>
       <c r="M59" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="N59">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="O59" t="s">
-        <v>382</v>
+        <v>368</v>
       </c>
       <c r="R59" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="S59" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="T59" t="s">
-        <v>404</v>
+        <v>397</v>
       </c>
       <c r="U59" t="s">
-        <v>404</v>
+        <v>397</v>
       </c>
       <c r="V59" t="s">
         <v>407</v>
       </c>
       <c r="W59" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="X59" t="s">
         <v>412</v>
       </c>
       <c r="Y59" t="s">
         <v>414</v>
       </c>
       <c r="AA59" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="AB59" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AE59" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH59" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI59" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ59" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="AK59" t="s">
-        <v>567</v>
+        <v>568</v>
+      </c>
+      <c r="AP59" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="60" spans="1:37">
+    <row r="60" spans="1:42">
       <c r="A60" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B60" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C60" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D60" t="s">
-        <v>279</v>
+        <v>244</v>
       </c>
       <c r="E60" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F60" t="s">
-        <v>287</v>
+        <v>294</v>
       </c>
       <c r="G60" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="H60">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="I60">
-        <v>1250000</v>
+        <v>270000</v>
       </c>
       <c r="J60" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K60">
-        <v>500000</v>
+        <v>189000</v>
       </c>
       <c r="L60" t="s">
-        <v>344</v>
+        <v>316</v>
       </c>
       <c r="M60" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="N60">
-        <v>48</v>
+        <v>138</v>
       </c>
       <c r="O60" t="s">
-        <v>383</v>
+        <v>363</v>
       </c>
       <c r="R60" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="S60" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="T60" t="s">
-        <v>405</v>
+        <v>395</v>
       </c>
       <c r="U60" t="s">
-        <v>405</v>
+        <v>395</v>
       </c>
       <c r="V60" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="W60" t="s">
         <v>409</v>
       </c>
       <c r="X60" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="Y60" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="AA60" t="s">
-        <v>423</v>
+        <v>417</v>
       </c>
       <c r="AB60" t="s">
-        <v>433</v>
+        <v>286</v>
       </c>
       <c r="AE60" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH60" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI60" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ60" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="AK60" t="s">
-        <v>568</v>
+        <v>569</v>
+      </c>
+      <c r="AP60" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="61" spans="1:37">
+    <row r="61" spans="1:42">
       <c r="A61" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B61" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C61" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D61" t="s">
         <v>280</v>
       </c>
       <c r="E61" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F61" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="G61" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="H61">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="I61">
-        <v>507100</v>
+        <v>107000</v>
       </c>
       <c r="J61" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K61">
-        <v>253550</v>
+        <v>42800</v>
       </c>
       <c r="L61" t="s">
-        <v>316</v>
+        <v>328</v>
       </c>
       <c r="M61" t="s">
         <v>351</v>
       </c>
       <c r="N61">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="O61" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="R61" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="S61" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="T61" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="U61" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="V61" t="s">
-        <v>394</v>
+        <v>407</v>
       </c>
       <c r="W61" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="X61" t="s">
         <v>412</v>
       </c>
       <c r="Y61" t="s">
         <v>414</v>
       </c>
       <c r="AA61" t="s">
         <v>417</v>
       </c>
       <c r="AB61" t="s">
+        <v>286</v>
+      </c>
+      <c r="AE61" t="s">
+        <v>286</v>
+      </c>
+      <c r="AH61" t="s">
+        <v>437</v>
+      </c>
+      <c r="AI61" t="s">
+        <v>438</v>
+      </c>
+      <c r="AJ61" t="s">
+        <v>498</v>
+      </c>
+      <c r="AK61" t="s">
+        <v>570</v>
+      </c>
+      <c r="AP61" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="62" spans="1:42">
+      <c r="A62" t="s">
+        <v>102</v>
+      </c>
+      <c r="B62" t="s">
+        <v>174</v>
+      </c>
+      <c r="C62" t="s">
+        <v>246</v>
+      </c>
+      <c r="D62" t="s">
+        <v>246</v>
+      </c>
+      <c r="E62" t="s">
+        <v>286</v>
+      </c>
+      <c r="F62" t="s">
+        <v>287</v>
+      </c>
+      <c r="G62" t="s">
+        <v>303</v>
+      </c>
+      <c r="H62">
+        <v>40</v>
+      </c>
+      <c r="I62">
+        <v>132200</v>
+      </c>
+      <c r="J62" t="s">
+        <v>314</v>
+      </c>
+      <c r="K62">
+        <v>52880</v>
+      </c>
+      <c r="L62" t="s">
+        <v>315</v>
+      </c>
+      <c r="M62" t="s">
+        <v>350</v>
+      </c>
+      <c r="N62">
+        <v>146</v>
+      </c>
+      <c r="O62" t="s">
+        <v>362</v>
+      </c>
+      <c r="R62" t="s">
+        <v>387</v>
+      </c>
+      <c r="S62" t="s">
+        <v>391</v>
+      </c>
+      <c r="T62" t="s">
+        <v>395</v>
+      </c>
+      <c r="U62" t="s">
+        <v>395</v>
+      </c>
+      <c r="V62" t="s">
+        <v>407</v>
+      </c>
+      <c r="W62" t="s">
+        <v>409</v>
+      </c>
+      <c r="X62" t="s">
+        <v>412</v>
+      </c>
+      <c r="Y62" t="s">
+        <v>414</v>
+      </c>
+      <c r="AA62" t="s">
+        <v>416</v>
+      </c>
+      <c r="AB62" t="s">
         <v>427</v>
       </c>
-      <c r="AE61" t="s">
-[...5 lines deleted...]
-      <c r="AI61" t="s">
+      <c r="AE62" t="s">
+        <v>286</v>
+      </c>
+      <c r="AH62" t="s">
         <v>437</v>
       </c>
-      <c r="AJ61" t="s">
-[...3 lines deleted...]
-        <v>569</v>
+      <c r="AI62" t="s">
+        <v>438</v>
+      </c>
+      <c r="AJ62" t="s">
+        <v>499</v>
+      </c>
+      <c r="AK62" t="s">
+        <v>571</v>
+      </c>
+      <c r="AP62" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="62" spans="1:37">
-[...9 lines deleted...]
-      <c r="D62" t="s">
+    <row r="63" spans="1:42">
+      <c r="A63" t="s">
+        <v>103</v>
+      </c>
+      <c r="B63" t="s">
+        <v>175</v>
+      </c>
+      <c r="C63" t="s">
+        <v>247</v>
+      </c>
+      <c r="D63" t="s">
         <v>281</v>
       </c>
-      <c r="E62" t="s">
-[...2 lines deleted...]
-      <c r="F62" t="s">
+      <c r="E63" t="s">
+        <v>286</v>
+      </c>
+      <c r="F63" t="s">
         <v>300</v>
       </c>
-      <c r="G62" t="s">
-[...8 lines deleted...]
-      <c r="J62" t="s">
+      <c r="G63" t="s">
         <v>313</v>
-      </c>
-[...81 lines deleted...]
-        <v>311</v>
       </c>
       <c r="H63">
         <v>40</v>
       </c>
       <c r="I63">
-        <v>208300</v>
+        <v>3000000</v>
       </c>
       <c r="J63" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K63">
-        <v>83320</v>
+        <v>1200000</v>
       </c>
       <c r="L63" t="s">
-        <v>323</v>
+        <v>346</v>
       </c>
       <c r="M63" t="s">
-        <v>353</v>
+        <v>360</v>
       </c>
       <c r="N63">
-        <v>145</v>
+        <v>50</v>
       </c>
       <c r="O63" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="R63" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="S63" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="T63" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="U63" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="V63" t="s">
+        <v>408</v>
+      </c>
+      <c r="W63" t="s">
+        <v>411</v>
+      </c>
+      <c r="X63" t="s">
+        <v>413</v>
+      </c>
+      <c r="Y63" t="s">
+        <v>415</v>
+      </c>
+      <c r="AA63" t="s">
+        <v>425</v>
+      </c>
+      <c r="AB63" t="s">
+        <v>435</v>
+      </c>
+      <c r="AE63" t="s">
+        <v>286</v>
+      </c>
+      <c r="AH63" t="s">
+        <v>437</v>
+      </c>
+      <c r="AI63" t="s">
+        <v>438</v>
+      </c>
+      <c r="AJ63" t="s">
+        <v>500</v>
+      </c>
+      <c r="AK63" t="s">
+        <v>572</v>
+      </c>
+      <c r="AP63" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="64" spans="1:42">
+      <c r="A64" t="s">
+        <v>104</v>
+      </c>
+      <c r="B64" t="s">
+        <v>176</v>
+      </c>
+      <c r="C64" t="s">
+        <v>248</v>
+      </c>
+      <c r="D64" t="s">
+        <v>248</v>
+      </c>
+      <c r="E64" t="s">
+        <v>286</v>
+      </c>
+      <c r="F64" t="s">
+        <v>288</v>
+      </c>
+      <c r="G64" t="s">
+        <v>304</v>
+      </c>
+      <c r="H64">
+        <v>40</v>
+      </c>
+      <c r="I64">
+        <v>241700</v>
+      </c>
+      <c r="J64" t="s">
+        <v>314</v>
+      </c>
+      <c r="K64">
+        <v>96680</v>
+      </c>
+      <c r="L64" t="s">
+        <v>347</v>
+      </c>
+      <c r="M64" t="s">
+        <v>351</v>
+      </c>
+      <c r="N64">
+        <v>153</v>
+      </c>
+      <c r="O64" t="s">
+        <v>368</v>
+      </c>
+      <c r="R64" t="s">
+        <v>387</v>
+      </c>
+      <c r="S64" t="s">
+        <v>391</v>
+      </c>
+      <c r="T64" t="s">
+        <v>397</v>
+      </c>
+      <c r="U64" t="s">
+        <v>397</v>
+      </c>
+      <c r="V64" t="s">
         <v>407</v>
       </c>
-      <c r="W63" t="s">
-[...2 lines deleted...]
-      <c r="X63" t="s">
+      <c r="W64" t="s">
+        <v>409</v>
+      </c>
+      <c r="X64" t="s">
         <v>412</v>
       </c>
-      <c r="Y63" t="s">
+      <c r="Y64" t="s">
         <v>414</v>
       </c>
-      <c r="AA63" t="s">
-[...11 lines deleted...]
-      <c r="AI63" t="s">
+      <c r="AA64" t="s">
+        <v>417</v>
+      </c>
+      <c r="AB64" t="s">
+        <v>286</v>
+      </c>
+      <c r="AE64" t="s">
+        <v>286</v>
+      </c>
+      <c r="AH64" t="s">
         <v>437</v>
       </c>
-      <c r="AJ63" t="s">
-[...3 lines deleted...]
-        <v>571</v>
+      <c r="AI64" t="s">
+        <v>438</v>
+      </c>
+      <c r="AJ64" t="s">
+        <v>501</v>
+      </c>
+      <c r="AK64" t="s">
+        <v>573</v>
+      </c>
+      <c r="AP64" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="64" spans="1:37">
-[...91 lines deleted...]
-    <row r="65" spans="1:37">
+    <row r="65" spans="1:42">
       <c r="A65" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B65" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C65" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D65" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E65" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F65" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="G65" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="H65">
-        <v>40</v>
+        <v>33.81</v>
       </c>
       <c r="I65">
-        <v>325000</v>
+        <v>3742767.5</v>
       </c>
       <c r="J65" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K65">
-        <v>130000</v>
+        <v>1265359.2</v>
       </c>
       <c r="L65" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="M65" t="s">
         <v>353</v>
       </c>
       <c r="N65">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="O65" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="R65" t="s">
         <v>389</v>
       </c>
       <c r="S65" t="s">
         <v>393</v>
       </c>
       <c r="T65" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="U65" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="V65" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="W65" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="X65" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="Y65" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="AA65" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="AB65" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AE65" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH65" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI65" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ65" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="AK65" t="s">
-        <v>573</v>
+        <v>574</v>
+      </c>
+      <c r="AP65" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="66" spans="1:37">
+    <row r="66" spans="1:42">
       <c r="A66" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B66" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C66" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D66" t="s">
-        <v>249</v>
+        <v>282</v>
       </c>
       <c r="E66" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F66" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="G66" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="H66">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="I66">
-        <v>206800</v>
+        <v>250000</v>
       </c>
       <c r="J66" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K66">
-        <v>103400</v>
+        <v>100000</v>
       </c>
       <c r="L66" t="s">
         <v>316</v>
       </c>
       <c r="M66" t="s">
         <v>351</v>
       </c>
       <c r="N66">
         <v>146</v>
       </c>
       <c r="O66" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="R66" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="S66" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="T66" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="U66" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="V66" t="s">
-        <v>394</v>
+        <v>407</v>
       </c>
       <c r="W66" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="X66" t="s">
         <v>412</v>
       </c>
       <c r="Y66" t="s">
         <v>414</v>
       </c>
       <c r="AA66" t="s">
         <v>417</v>
       </c>
       <c r="AB66" t="s">
-        <v>427</v>
+        <v>286</v>
       </c>
       <c r="AE66" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH66" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI66" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ66" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="AK66" t="s">
-        <v>574</v>
+        <v>575</v>
+      </c>
+      <c r="AP66" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="67" spans="1:37">
+    <row r="67" spans="1:42">
       <c r="A67" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B67" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C67" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D67" t="s">
-        <v>250</v>
+        <v>283</v>
       </c>
       <c r="E67" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F67" t="s">
-        <v>291</v>
+        <v>301</v>
       </c>
       <c r="G67" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="H67">
         <v>40</v>
       </c>
       <c r="I67">
-        <v>183500</v>
+        <v>3750000</v>
       </c>
       <c r="J67" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K67">
-        <v>73400</v>
+        <v>1500000</v>
       </c>
       <c r="L67" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="M67" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="N67">
-        <v>154</v>
+        <v>45</v>
       </c>
       <c r="O67" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="R67" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="S67" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="T67" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
       <c r="U67" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
       <c r="V67" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="W67" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="X67" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="Y67" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="AA67" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="AB67" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="AE67" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH67" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI67" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ67" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="AK67" t="s">
-        <v>575</v>
+        <v>576</v>
+      </c>
+      <c r="AP67" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="68" spans="1:37">
+    <row r="68" spans="1:42">
       <c r="A68" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B68" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C68" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D68" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E68" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F68" t="s">
         <v>291</v>
       </c>
       <c r="G68" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="H68">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="I68">
-        <v>1118900</v>
+        <v>206800</v>
       </c>
       <c r="J68" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K68">
-        <v>447560</v>
+        <v>103400</v>
       </c>
       <c r="L68" t="s">
-        <v>329</v>
+        <v>315</v>
       </c>
       <c r="M68" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="N68">
-        <v>134</v>
+        <v>146</v>
       </c>
       <c r="O68" t="s">
-        <v>371</v>
+        <v>362</v>
       </c>
       <c r="R68" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="S68" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="T68" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="U68" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="V68" t="s">
-        <v>407</v>
+        <v>398</v>
       </c>
       <c r="W68" t="s">
         <v>410</v>
       </c>
       <c r="X68" t="s">
         <v>412</v>
       </c>
       <c r="Y68" t="s">
         <v>414</v>
       </c>
       <c r="AA68" t="s">
         <v>416</v>
       </c>
       <c r="AB68" t="s">
-        <v>285</v>
+        <v>427</v>
       </c>
       <c r="AE68" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH68" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI68" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ68" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="AK68" t="s">
-        <v>576</v>
+        <v>577</v>
+      </c>
+      <c r="AP68" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="69" spans="1:37">
+    <row r="69" spans="1:42">
       <c r="A69" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B69" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C69" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D69" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E69" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F69" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="G69" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="H69">
         <v>40</v>
       </c>
       <c r="I69">
-        <v>132200</v>
+        <v>625000</v>
       </c>
       <c r="J69" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K69">
-        <v>52880</v>
+        <v>250000</v>
       </c>
       <c r="L69" t="s">
-        <v>316</v>
+        <v>332</v>
       </c>
       <c r="M69" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="N69">
-        <v>146</v>
+        <v>25</v>
       </c>
       <c r="O69" t="s">
-        <v>363</v>
+        <v>385</v>
       </c>
       <c r="R69" t="s">
         <v>389</v>
       </c>
       <c r="S69" t="s">
         <v>393</v>
       </c>
       <c r="T69" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="U69" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="V69" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="W69" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="X69" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="Y69" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="AA69" t="s">
         <v>417</v>
       </c>
       <c r="AB69" t="s">
-        <v>427</v>
+        <v>286</v>
       </c>
       <c r="AE69" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH69" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI69" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ69" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="AK69" t="s">
-        <v>577</v>
+        <v>578</v>
+      </c>
+      <c r="AP69" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="70" spans="1:37">
+    <row r="70" spans="1:42">
       <c r="A70" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B70" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C70" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D70" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E70" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F70" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="G70" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="H70">
         <v>40</v>
       </c>
       <c r="I70">
-        <v>71300</v>
+        <v>240000</v>
       </c>
       <c r="J70" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K70">
-        <v>28520</v>
+        <v>96000</v>
       </c>
       <c r="L70" t="s">
-        <v>316</v>
+        <v>349</v>
       </c>
       <c r="M70" t="s">
         <v>351</v>
       </c>
       <c r="N70">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="O70" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="R70" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="S70" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="T70" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="U70" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="V70" t="s">
         <v>407</v>
       </c>
       <c r="W70" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="X70" t="s">
         <v>412</v>
       </c>
       <c r="Y70" t="s">
         <v>414</v>
       </c>
       <c r="AA70" t="s">
         <v>417</v>
       </c>
       <c r="AB70" t="s">
-        <v>427</v>
+        <v>286</v>
       </c>
       <c r="AE70" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH70" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI70" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ70" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="AK70" t="s">
-        <v>578</v>
+        <v>579</v>
+      </c>
+      <c r="AP70" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="71" spans="1:37">
+    <row r="71" spans="1:42">
       <c r="A71" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B71" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C71" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D71" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E71" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F71" t="s">
-        <v>301</v>
+        <v>289</v>
       </c>
       <c r="G71" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
       <c r="H71">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="I71">
-        <v>3000000</v>
+        <v>507100</v>
       </c>
       <c r="J71" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K71">
-        <v>1200000</v>
+        <v>253550</v>
       </c>
       <c r="L71" t="s">
-        <v>347</v>
+        <v>315</v>
       </c>
       <c r="M71" t="s">
-        <v>360</v>
+        <v>350</v>
       </c>
       <c r="N71">
-        <v>50</v>
+        <v>146</v>
       </c>
       <c r="O71" t="s">
-        <v>385</v>
+        <v>362</v>
       </c>
       <c r="R71" t="s">
         <v>388</v>
       </c>
       <c r="S71" t="s">
         <v>392</v>
       </c>
       <c r="T71" t="s">
-        <v>405</v>
+        <v>398</v>
       </c>
       <c r="U71" t="s">
-        <v>405</v>
+        <v>398</v>
       </c>
       <c r="V71" t="s">
-        <v>406</v>
+        <v>398</v>
       </c>
       <c r="W71" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="X71" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="Y71" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="AA71" t="s">
-        <v>425</v>
+        <v>416</v>
       </c>
       <c r="AB71" t="s">
-        <v>435</v>
+        <v>427</v>
       </c>
       <c r="AE71" t="s">
+        <v>286</v>
+      </c>
+      <c r="AH71" t="s">
+        <v>437</v>
+      </c>
+      <c r="AI71" t="s">
+        <v>438</v>
+      </c>
+      <c r="AJ71" t="s">
+        <v>508</v>
+      </c>
+      <c r="AK71" t="s">
+        <v>580</v>
+      </c>
+      <c r="AP71" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="72" spans="1:42">
+      <c r="A72" t="s">
+        <v>112</v>
+      </c>
+      <c r="B72" t="s">
+        <v>184</v>
+      </c>
+      <c r="C72" t="s">
+        <v>256</v>
+      </c>
+      <c r="D72" t="s">
         <v>285</v>
       </c>
-      <c r="AH71" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="E72" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F72" t="s">
-        <v>291</v>
+        <v>302</v>
       </c>
       <c r="G72" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="H72">
         <v>40</v>
       </c>
       <c r="I72">
-        <v>241700</v>
+        <v>1000000</v>
       </c>
       <c r="J72" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K72">
-        <v>96680</v>
+        <v>400000</v>
       </c>
       <c r="L72" t="s">
         <v>348</v>
       </c>
       <c r="M72" t="s">
-        <v>353</v>
+        <v>361</v>
       </c>
       <c r="N72">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="O72" t="s">
-        <v>365</v>
+        <v>386</v>
       </c>
       <c r="R72" t="s">
         <v>389</v>
       </c>
       <c r="S72" t="s">
         <v>393</v>
       </c>
       <c r="T72" t="s">
-        <v>397</v>
+        <v>406</v>
       </c>
       <c r="U72" t="s">
-        <v>397</v>
+        <v>406</v>
       </c>
       <c r="V72" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="W72" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="X72" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="Y72" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="AA72" t="s">
-        <v>416</v>
+        <v>426</v>
       </c>
       <c r="AB72" t="s">
-        <v>285</v>
+        <v>436</v>
       </c>
       <c r="AE72" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH72" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI72" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ72" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="AK72" t="s">
-        <v>580</v>
+        <v>581</v>
+      </c>
+      <c r="AP72" t="s">
+        <v>583</v>
       </c>
     </row>
-    <row r="73" spans="1:37">
+    <row r="73" spans="1:42">
       <c r="A73" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B73" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C73" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D73" t="s">
-        <v>284</v>
+        <v>257</v>
       </c>
       <c r="E73" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F73" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="G73" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="H73">
         <v>40</v>
       </c>
       <c r="I73">
-        <v>250000</v>
+        <v>1554200</v>
       </c>
       <c r="J73" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K73">
-        <v>100000</v>
+        <v>621680</v>
       </c>
       <c r="L73" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="M73" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="N73">
-        <v>146</v>
+        <v>134</v>
       </c>
       <c r="O73" t="s">
-        <v>363</v>
+        <v>371</v>
       </c>
       <c r="R73" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="S73" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="T73" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="U73" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="V73" t="s">
         <v>407</v>
       </c>
       <c r="W73" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="X73" t="s">
         <v>412</v>
       </c>
       <c r="Y73" t="s">
         <v>414</v>
       </c>
       <c r="AA73" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="AB73" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AE73" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AH73" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AI73" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AJ73" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="AK73" t="s">
-        <v>581</v>
+        <v>582</v>
+      </c>
+      <c r="AP73" t="s">
+        <v>583</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>